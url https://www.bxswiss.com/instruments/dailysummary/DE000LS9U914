--- v12 (2026-08-22)
+++ v13 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R043bf08453f64712" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e8a331675af45af" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3aa0625170574daa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reed82fd015284d69"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdc30e1cea66f4930" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3aa0625170574daa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R38375a1987524932" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reed82fd015284d69" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Van de Everest High Technologies</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U914</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,239</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,312</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,810</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,736</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,996</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,263</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,173</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>