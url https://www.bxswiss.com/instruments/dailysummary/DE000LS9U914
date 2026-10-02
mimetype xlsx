--- v13 (2026-09-11)
+++ v14 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e8a331675af45af" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc900904161704e87" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reed82fd015284d69"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8ca9af5b792a4077"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R38375a1987524932" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reed82fd015284d69" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0b3ec751dcfe45e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8ca9af5b792a4077" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Van de Everest High Technologies</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U914</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,014</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,069</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,629</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,759</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,557</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,177</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,448</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,993</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>