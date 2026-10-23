--- v14 (2026-10-02)
+++ v15 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc900904161704e87" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf889b4676bf747b8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8ca9af5b792a4077"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1a88b0f8bcae4d6c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0b3ec751dcfe45e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8ca9af5b792a4077" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5a7b2b5a20be4108" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1a88b0f8bcae4d6c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Van de Everest High Technologies</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U914</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...328 lines deleted...]
-          <x:t>82,888</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,421</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,604</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...303 lines deleted...]
-          <x:t>89,993</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,722</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>