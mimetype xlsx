--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e25bcce9a39478c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra23565d29e804258" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R92ea4a9c95e44b67"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1b65685f39334536"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9b6c768fc054418c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R92ea4a9c95e44b67" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2deab83e63494a55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1b65685f39334536" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Van de Everest High Technologies</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U914</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,198</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,894</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,437</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,931</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,989</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,574</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>