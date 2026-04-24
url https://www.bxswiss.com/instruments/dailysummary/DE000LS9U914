--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra23565d29e804258" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe22c013d91c4933" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1b65685f39334536"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R659248664a1b4d73"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2deab83e63494a55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1b65685f39334536" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3b00f77a3e284c90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R659248664a1b4d73" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Van de Everest High Technologies</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U914</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,666</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,266</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,593</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,328</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,679</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,071</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,559</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>