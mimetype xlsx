--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe22c013d91c4933" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d84f4eb6b824de7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R659248664a1b4d73"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reb3cf6b5ed54403b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3b00f77a3e284c90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R659248664a1b4d73" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf0ebd92f03074b38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reb3cf6b5ed54403b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Van de Everest High Technologies</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U914</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,388</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,102</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,376</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,020</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,067</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,752</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,766</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,858</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>