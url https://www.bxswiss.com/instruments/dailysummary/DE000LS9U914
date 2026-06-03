--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d84f4eb6b824de7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R79d35d97bdab4cd7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reb3cf6b5ed54403b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0264c41576834537"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf0ebd92f03074b38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reb3cf6b5ed54403b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re8b7fc3c9d504679" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0264c41576834537" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Van de Everest High Technologies</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U914</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,399</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,158</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,319</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,992</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,748</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,200</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>