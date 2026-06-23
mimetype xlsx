--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R79d35d97bdab4cd7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c3f1525866347e3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0264c41576834537"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5f59963f72ae4f2d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re8b7fc3c9d504679" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0264c41576834537" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R440f2ec01fec4d90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5f59963f72ae4f2d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Van de Everest High Technologies</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U914</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,147</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,589</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,712</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,204</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,518</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,870</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>