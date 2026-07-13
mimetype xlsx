--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c3f1525866347e3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6a93afec0d6a414e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5f59963f72ae4f2d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rad7d76be9af149f8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R440f2ec01fec4d90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5f59963f72ae4f2d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R95c91a2e59704106" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rad7d76be9af149f8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Van de Everest High Technologies</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U914</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,696</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,087</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,198</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,056</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,047</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,059</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,711</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,820</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>