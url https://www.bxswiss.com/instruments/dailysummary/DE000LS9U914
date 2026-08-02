--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6a93afec0d6a414e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd64973ab86c24f16" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rad7d76be9af149f8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re78639621a524360"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R95c91a2e59704106" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rad7d76be9af149f8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra364c942f5ae4389" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re78639621a524360" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Van de Everest High Technologies</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U914</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,696</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,324</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,259</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,074</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,708</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,106</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,059</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,805</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>