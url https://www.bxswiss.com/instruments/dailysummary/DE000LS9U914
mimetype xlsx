--- v11 (2026-08-02)
+++ v12 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd64973ab86c24f16" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R043bf08453f64712" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re78639621a524360"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3aa0625170574daa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra364c942f5ae4389" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re78639621a524360" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdc30e1cea66f4930" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3aa0625170574daa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Van de Everest High Technologies</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U914</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...284 lines deleted...]
-          <x:t>82,775</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,162</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...320 lines deleted...]
-          <x:t>77,805</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,797</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>