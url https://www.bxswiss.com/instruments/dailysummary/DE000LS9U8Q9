--- v13 (2026-09-15)
+++ v14 (2026-10-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R63bd6e9972604c93" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd4c3ab45e3a4484" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R903a723e619a458a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R94a757a04c104ba2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0efddff39d684a6d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R903a723e619a458a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb0dadf9ee8eb4cd2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R94a757a04c104ba2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Hoch konzentriert </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U8Q9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,998</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,583</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,367</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,382</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,502</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,954</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,512</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,677</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>