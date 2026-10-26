--- v14 (2026-10-06)
+++ v15 (2026-10-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd4c3ab45e3a4484" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2361840c777d4f2e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R94a757a04c104ba2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rad6ae299e8dd4cfd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb0dadf9ee8eb4cd2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R94a757a04c104ba2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5ffed3946dcd47b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rad6ae299e8dd4cfd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Hoch konzentriert </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U8Q9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.09.2026</x:t>
-[...9 lines deleted...]
-          <x:t>152,583</x:t>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,393</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,367</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>151,382</x:t>
-[...119 lines deleted...]
-          <x:t>149,622</x:t>
+          <x:t>149,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,058</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,617</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...438 lines deleted...]
-          <x:t>148,677</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,508</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>