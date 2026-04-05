--- v5 (2026-03-16)
+++ v6 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d74284d4de34688" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R22d2a16a75654ecd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2d717f3cc1684acc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R071d59d1cbd14e89"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6b3bb043132b4325" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2d717f3cc1684acc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcabc4278939643aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R071d59d1cbd14e89" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Hoch konzentriert </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U8Q9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,062</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,584</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,897</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,532</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,137</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,739</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,697</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,424</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>