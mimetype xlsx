--- v6 (2026-04-05)
+++ v7 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R22d2a16a75654ecd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc6fea0a1e7a841d8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R071d59d1cbd14e89"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf23dc53a13e145c5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcabc4278939643aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R071d59d1cbd14e89" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcf3909113c56440c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf23dc53a13e145c5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Hoch konzentriert </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U8Q9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,517 +149,139 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...284 lines deleted...]
-          <x:t>138,075</x:t>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,170</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...172 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,198</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,952</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,448</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,123</x:t>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,113</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,921</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,845</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>