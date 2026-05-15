--- v7 (2026-04-25)
+++ v8 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc6fea0a1e7a841d8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R77701f8e0f5d447f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf23dc53a13e145c5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R61036a5617b84ed6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcf3909113c56440c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf23dc53a13e145c5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf731c03fc2fd4293" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R61036a5617b84ed6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Hoch konzentriert </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U8Q9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,427</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,452</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,556</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,232</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,177</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,284</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>