--- v8 (2026-05-15)
+++ v9 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R77701f8e0f5d447f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd49faf29f8884a2e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R61036a5617b84ed6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R83a7d6847eca411f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf731c03fc2fd4293" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R61036a5617b84ed6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R06f6a18b25664f54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R83a7d6847eca411f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Hoch konzentriert </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U8Q9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,663</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,508</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,663</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,168</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,906</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,009</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,257</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,987</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>