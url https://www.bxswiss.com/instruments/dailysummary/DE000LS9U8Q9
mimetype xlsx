--- v9 (2026-06-05)
+++ v10 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd49faf29f8884a2e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R87530799222a4d1f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R83a7d6847eca411f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4b0481858f774744"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R06f6a18b25664f54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R83a7d6847eca411f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9141447404f3481c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4b0481858f774744" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Hoch konzentriert </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U8Q9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...252 lines deleted...]
-          <x:t>153,695</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,721</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,308</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>152,484</x:t>
-[...318 lines deleted...]
-          <x:t>147,749</x:t>
+          <x:t>149,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,649</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...23 lines deleted...]
-          <x:t>150,987</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,106</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>