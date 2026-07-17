--- v10 (2026-06-27)
+++ v11 (2026-07-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R87530799222a4d1f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb6b6920af18343ec" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4b0481858f774744"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rea18222405124b6d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9141447404f3481c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4b0481858f774744" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0531ea7cec6741f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rea18222405124b6d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Hoch konzentriert </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U8Q9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...80 lines deleted...]
-          <x:t>29.05.2026</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,308</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,673</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...551 lines deleted...]
-          <x:t>149,106</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,925</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>