--- v11 (2026-07-17)
+++ v12 (2026-08-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb6b6920af18343ec" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4de92fa4c7ba43e2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rea18222405124b6d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R69ba255f3b074e99"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0531ea7cec6741f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rea18222405124b6d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd5421038e07b4e2a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R69ba255f3b074e99" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Hoch konzentriert </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U8Q9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,323</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,519</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,793</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,764</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,838</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,459</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>