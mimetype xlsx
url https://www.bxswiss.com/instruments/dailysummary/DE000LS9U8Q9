--- v12 (2026-08-06)
+++ v13 (2026-09-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4de92fa4c7ba43e2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R63bd6e9972604c93" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R69ba255f3b074e99"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R903a723e619a458a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd5421038e07b4e2a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R69ba255f3b074e99" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0efddff39d684a6d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R903a723e619a458a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Hoch konzentriert </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U8Q9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...613 lines deleted...]
-          <x:t>160,459</x:t>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,469</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>