--- v12 (2026-09-13)
+++ v13 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ef97b9a339142cc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R832450753e7a4ada" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc9130308998548ab"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R302a9ac318064a00"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R40f9b9a8cb514163" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc9130308998548ab" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R523c8df5987b4888" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R302a9ac318064a00" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Humanoide Roboter Ai Robotics</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U8J4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,619</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,807</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,544</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,723</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,326</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,199</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,874</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,110</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>