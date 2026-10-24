--- v13 (2026-10-04)
+++ v14 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R832450753e7a4ada" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0f3b9c6dad64592" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R302a9ac318064a00"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R16c61e51ad4b4c62"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R523c8df5987b4888" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R302a9ac318064a00" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdc1c445279004722" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R16c61e51ad4b4c62" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Humanoide Roboter Ai Robotics</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U8J4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,388</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,178</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,013</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,323</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,447</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,871</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,169</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>