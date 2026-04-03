--- v4 (2026-02-21)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2514ce47cef44235" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ea5f72ca0864966" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R12529a9152fd4bd5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3f6b4714cfa34e4a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re513d64284054b26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R12529a9152fd4bd5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd6b183a531bd4ec2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3f6b4714cfa34e4a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Humanoide Roboter Ai Robotics</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U8J4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.01.2026</x:t>
-[...613 lines deleted...]
-          <x:t>72,740</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,443</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>