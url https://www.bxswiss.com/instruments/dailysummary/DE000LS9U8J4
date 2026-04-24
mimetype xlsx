--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ea5f72ca0864966" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re3065289700b4cae" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3f6b4714cfa34e4a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R097df9bc8ac447ea"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd6b183a531bd4ec2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3f6b4714cfa34e4a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R76ccafc127b94c4f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R097df9bc8ac447ea" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Humanoide Roboter Ai Robotics</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U8J4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,458</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,179</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,143</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,703</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,848</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,173</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,728</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>