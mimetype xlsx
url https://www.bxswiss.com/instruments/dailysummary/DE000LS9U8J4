--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re3065289700b4cae" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b698c4496a34392" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R097df9bc8ac447ea"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6c68513ebd104ee7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R76ccafc127b94c4f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R097df9bc8ac447ea" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R07b065d86b8a4ab2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6c68513ebd104ee7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Humanoide Roboter Ai Robotics</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U8J4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,642</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,538</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,092</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,109</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,193</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,355</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>