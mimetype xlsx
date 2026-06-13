--- v7 (2026-05-14)
+++ v8 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b698c4496a34392" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R409335727e7f4894" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6c68513ebd104ee7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R29d8b9c592a34487"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R07b065d86b8a4ab2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6c68513ebd104ee7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rda26e1b723554564" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R29d8b9c592a34487" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Humanoide Roboter Ai Robotics</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U8J4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...538 lines deleted...]
-        <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,793</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,993</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,148</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,392</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,355</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>