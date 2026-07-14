--- v8 (2026-06-13)
+++ v9 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R409335727e7f4894" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc0e8a9bf36874abc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R29d8b9c592a34487"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R19526f5df73749d1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rda26e1b723554564" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R29d8b9c592a34487" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra75bb1163b404d07" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R19526f5df73749d1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Humanoide Roboter Ai Robotics</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U8J4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...592 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,486</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,282</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,294</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,771</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>