--- v9 (2026-07-14)
+++ v10 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc0e8a9bf36874abc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b925e3fe05449b9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R19526f5df73749d1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R587690fc140748e8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra75bb1163b404d07" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R19526f5df73749d1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9a62a61751dd49e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R587690fc140748e8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Humanoide Roboter Ai Robotics</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U8J4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,279</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,542</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,174</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,967</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,952</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,152</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,102</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,439</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>