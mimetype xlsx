--- v10 (2026-08-03)
+++ v11 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b925e3fe05449b9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rba8af3f3a95c4016" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R587690fc140748e8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R672f5d39f1e14a62"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9a62a61751dd49e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R587690fc140748e8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9ed680e9b0204f01" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R672f5d39f1e14a62" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Humanoide Roboter Ai Robotics</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U8J4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,161</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,391</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,689</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,910</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,538</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,391</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,943</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,334</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>