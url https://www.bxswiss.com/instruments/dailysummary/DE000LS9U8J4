--- v11 (2026-08-23)
+++ v12 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rba8af3f3a95c4016" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ef97b9a339142cc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R672f5d39f1e14a62"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc9130308998548ab"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9ed680e9b0204f01" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R672f5d39f1e14a62" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R40f9b9a8cb514163" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc9130308998548ab" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Humanoide Roboter Ai Robotics</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U8J4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,466</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,389</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,015</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,947</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,252</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>