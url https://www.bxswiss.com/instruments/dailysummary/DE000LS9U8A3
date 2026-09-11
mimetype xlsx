--- v13 (2026-08-22)
+++ v14 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7386bd54518d4383" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R75778f8f26844848" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf652091294744d55"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R54a93ffdf52a4b99"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R68b6e992dfcb4d7c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf652091294744d55" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3b5260643de5496f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R54a93ffdf52a4b99" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Stockissimo</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U8A3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,801</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,596</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,586</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,633</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,922</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,691</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,137</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,623</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>