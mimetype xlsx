--- v14 (2026-09-11)
+++ v15 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R75778f8f26844848" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re081217090694119" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R54a93ffdf52a4b99"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R555070fbf08a471b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3b5260643de5496f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R54a93ffdf52a4b99" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R49a4f316ccb84ca8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R555070fbf08a471b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Stockissimo</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U8A3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,259</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,368</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,577</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,004</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>