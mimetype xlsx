--- v15 (2026-10-02)
+++ v16 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re081217090694119" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb349471fb1b4e3e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R555070fbf08a471b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1bc28415148248c8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R49a4f316ccb84ca8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R555070fbf08a471b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4a057258e688444b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1bc28415148248c8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Stockissimo</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U8A3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,729</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,582</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,548</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,582</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>251,822</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>251,822</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,033</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,789</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>