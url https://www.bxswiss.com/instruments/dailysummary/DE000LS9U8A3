--- v5 (2026-03-14)
+++ v6 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc77ff0212214730" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8743955ea78f4afd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R388ca53cc0d24e58"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R34ca4dc37fb744d2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbab94b4c3b784596" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R388ca53cc0d24e58" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R74d0af469d13422c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R34ca4dc37fb744d2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Stockissimo</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U8A3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,323</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,352</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,774</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,894</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,644</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,041</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,124</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,068</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>