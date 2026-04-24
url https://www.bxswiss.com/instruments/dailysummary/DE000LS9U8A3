--- v6 (2026-04-04)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8743955ea78f4afd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a2d65851f23470f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R34ca4dc37fb744d2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R436fbc0f352e4c28"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R74d0af469d13422c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R34ca4dc37fb744d2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcfd88df77ea7419d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R436fbc0f352e4c28" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Stockissimo</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U8A3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,478 +149,60 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,012</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,117</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,129</x:t>
@@ -764,31 +346,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,943</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,478</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,586</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,789</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>