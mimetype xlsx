--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a2d65851f23470f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re800848ba35540bb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R436fbc0f352e4c28"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4fab57971cd44c02"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcfd88df77ea7419d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R436fbc0f352e4c28" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R53fcd0cd93ea495c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4fab57971cd44c02" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Stockissimo</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U8A3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,361 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...309 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,456</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,989</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,896</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -697,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,794</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,407</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,931</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,396</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>