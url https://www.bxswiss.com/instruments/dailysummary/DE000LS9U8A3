--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re800848ba35540bb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R32f3fc307ca14108" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4fab57971cd44c02"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc0739db101544202"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R53fcd0cd93ea495c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4fab57971cd44c02" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6d8247cc796641aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc0739db101544202" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Stockissimo</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U8A3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,068</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,139</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,814</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,525</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,543</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,527</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,763</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,013</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>