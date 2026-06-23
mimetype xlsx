--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R32f3fc307ca14108" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf4c071836bf84c96" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc0739db101544202"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfede37fcf88c4b69"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6d8247cc796641aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc0739db101544202" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7626d33b4f0245be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfede37fcf88c4b69" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Stockissimo</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U8A3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,493</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,104</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>252,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>260,233</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>252,473</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>260,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,480</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>