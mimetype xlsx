--- v10 (2026-06-23)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf4c071836bf84c96" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb161255b5d8c4d2f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfede37fcf88c4b69"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R81b40b08d46a48a1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7626d33b4f0245be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfede37fcf88c4b69" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5369aa1f80d84b41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R81b40b08d46a48a1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Stockissimo</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U8A3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,633</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,311</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,802</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,422</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>270,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>275,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>269,423</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>272,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,243</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>