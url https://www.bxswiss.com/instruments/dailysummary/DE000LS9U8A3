--- v11 (2026-07-13)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb161255b5d8c4d2f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb08053a14b10445b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R81b40b08d46a48a1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R06547c4bbf23447a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5369aa1f80d84b41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R81b40b08d46a48a1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0aa01988757043a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R06547c4bbf23447a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Stockissimo</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U8A3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>271,159</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>271,692</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>260,914</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>260,960</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,764</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>245,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,129</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,181</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>