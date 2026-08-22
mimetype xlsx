--- v12 (2026-08-02)
+++ v13 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb08053a14b10445b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7386bd54518d4383" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R06547c4bbf23447a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf652091294744d55"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0aa01988757043a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R06547c4bbf23447a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R68b6e992dfcb4d7c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf652091294744d55" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Stockissimo</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U8A3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,747</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,427</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,571</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,614</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,424</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>