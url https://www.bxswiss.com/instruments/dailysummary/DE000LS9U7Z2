--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R75534111e10d4335" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf96951658d8649a6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf3c845a1e76e4d17"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3f9838a9f8004021"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2d64881b6dd14f94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf3c845a1e76e4d17" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4d7aed0ad06c4d6a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3f9838a9f8004021" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MAAM A</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U7Z2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,932</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,653</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,055</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,829</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,089</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,393</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,827</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>