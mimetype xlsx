--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf96951658d8649a6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf76d7d9d55544b87" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3f9838a9f8004021"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra6b4d3488db54644"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4d7aed0ad06c4d6a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3f9838a9f8004021" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfaeb9cf8402f4e23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra6b4d3488db54644" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MAAM A</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U7Z2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...301 lines deleted...]
-          <x:t>111,627</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>111,458</x:t>
-[...119 lines deleted...]
-          <x:t>24.03.2026</x:t>
+          <x:t>112,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,319</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,089</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>111,423</x:t>
-[...198 lines deleted...]
-          <x:t>111,827</x:t>
+          <x:t>111,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,253</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>