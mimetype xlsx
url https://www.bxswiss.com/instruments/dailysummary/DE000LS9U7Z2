--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf76d7d9d55544b87" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R03fc59ae99a24ec0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra6b4d3488db54644"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R210ab6a029ad4a06"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfaeb9cf8402f4e23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra6b4d3488db54644" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3d8761a4f1eb40e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R210ab6a029ad4a06" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MAAM A</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U7Z2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...26 lines deleted...]
-          <x:t>24.03.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,319</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,089</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>111,423</x:t>
-[...426 lines deleted...]
-          <x:t>111,911</x:t>
+          <x:t>111,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,949</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>111,492</x:t>
-[...53 lines deleted...]
-          <x:t>111,089</x:t>
+          <x:t>112,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,069</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,132</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.04.2026</x:t>
-[...46 lines deleted...]
-          <x:t>111,253</x:t>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,053</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>