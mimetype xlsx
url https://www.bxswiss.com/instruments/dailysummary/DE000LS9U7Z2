--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R03fc59ae99a24ec0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red9f038f95924c27" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R210ab6a029ad4a06"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbf322d48d95f4c0f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3d8761a4f1eb40e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R210ab6a029ad4a06" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R534f0bab634d42a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbf322d48d95f4c0f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MAAM A</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U7Z2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...176 lines deleted...]
-          <x:t>111,089</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,069</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,132</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.04.2026</x:t>
-[...203 lines deleted...]
-          <x:t>111,022</x:t>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,877</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,053</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...161 lines deleted...]
-          <x:t>13.05.2026</x:t>
+          <x:t>14.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,923</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,073</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,877</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,813</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>