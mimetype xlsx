--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red9f038f95924c27" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3097c6a51bde42bd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbf322d48d95f4c0f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc8b3c9595c084228"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R534f0bab634d42a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbf322d48d95f4c0f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd598fe13266e4ae8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc8b3c9595c084228" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MAAM A</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U7Z2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,988</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,117</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...551 lines deleted...]
-          <x:t>110,813</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,934</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>