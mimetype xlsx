--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3097c6a51bde42bd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd6ff86a354c24e68" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc8b3c9595c084228"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rce01b430b40544be"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd598fe13266e4ae8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc8b3c9595c084228" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R31a25ae132d242a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rce01b430b40544be" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MAAM A</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U7Z2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...274 lines deleted...]
-          <x:t>111,217</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,419</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>111,171</x:t>
-[...150 lines deleted...]
-        <x:is>
           <x:t>111,513</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,595</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,704</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>111,383</x:t>
-[...112 lines deleted...]
-          <x:t>111,934</x:t>
+          <x:t>111,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,604</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>