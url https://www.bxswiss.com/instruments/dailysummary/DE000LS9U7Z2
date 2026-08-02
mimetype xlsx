--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd6ff86a354c24e68" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd59c582e11a043bd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rce01b430b40544be"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R743ff576ff1e4192"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R31a25ae132d242a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rce01b430b40544be" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfced393b23664db2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R743ff576ff1e4192" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MAAM A</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U7Z2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...41 lines deleted...]
-          <x:t>111,477</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,579</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,612</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...161 lines deleted...]
-          <x:t>23.06.2026</x:t>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,807</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...362 lines deleted...]
-          <x:t>111,604</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,545</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>