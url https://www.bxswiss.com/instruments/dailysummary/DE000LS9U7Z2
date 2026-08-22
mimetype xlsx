--- v11 (2026-08-02)
+++ v12 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd59c582e11a043bd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c51bd0988ca48af" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R743ff576ff1e4192"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R95651403feda4f26"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfced393b23664db2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R743ff576ff1e4192" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R76085b5bc32b415d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R95651403feda4f26" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MAAM A</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U7Z2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,124</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,826</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,062</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,371</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,707</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,269</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,255</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>