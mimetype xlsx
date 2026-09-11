--- v12 (2026-08-22)
+++ v13 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c51bd0988ca48af" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R57855159a64048ae" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R95651403feda4f26"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R22d51cebcf504dfd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R76085b5bc32b415d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R95651403feda4f26" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd84a77ef05724ac0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R22d51cebcf504dfd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MAAM A</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U7Z2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,351</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,221</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,350</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,222</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,307</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,061</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,297</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>