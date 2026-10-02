--- v13 (2026-09-11)
+++ v14 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R57855159a64048ae" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ea919ae249b4bb0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R22d51cebcf504dfd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R90bf0492602c46fd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd84a77ef05724ac0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R22d51cebcf504dfd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc23ae79054264723" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R90bf0492602c46fd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MAAM A</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U7Z2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...68 lines deleted...]
-          <x:t>113,413</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,495</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...563 lines deleted...]
-          <x:t>114,297</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,870</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>