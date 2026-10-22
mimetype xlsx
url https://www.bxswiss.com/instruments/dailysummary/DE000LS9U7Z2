--- v14 (2026-10-02)
+++ v15 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ea919ae249b4bb0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2885487b48454696" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R90bf0492602c46fd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbc36a0a122cf4d4f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc23ae79054264723" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R90bf0492602c46fd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc4c715281e3b4682" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbc36a0a122cf4d4f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MAAM A</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U7Z2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,596</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,810</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,338</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,338</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,972</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,634</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>