--- v5 (2026-03-15)
+++ v6 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2576fe7324e4440e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a2053e8d8cb4b62" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf924cc0b72c74d01"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb4ccf0e58877447f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcada38f70c404aa7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf924cc0b72c74d01" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1dbcc257fbad4d83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb4ccf0e58877447f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Ascend Global Compounders</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U7W9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,679</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,647</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,971</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,443</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,631</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,436</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,606</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>