--- v6 (2026-04-05)
+++ v7 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a2053e8d8cb4b62" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc9ddcc286ec34a32" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb4ccf0e58877447f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc7794ccba21b4bf9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1dbcc257fbad4d83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb4ccf0e58877447f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R65a9c31494444e41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc7794ccba21b4bf9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Ascend Global Compounders</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U7W9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,181</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,212</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,082</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,902</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,837</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,534</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,820</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>