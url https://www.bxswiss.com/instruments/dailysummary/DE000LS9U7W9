--- v7 (2026-04-25)
+++ v8 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc9ddcc286ec34a32" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb0bb9bc7e4af49fd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc7794ccba21b4bf9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R477c86db8d344d79"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R65a9c31494444e41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc7794ccba21b4bf9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfe8d9c6a8d004a46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R477c86db8d344d79" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Ascend Global Compounders</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U7W9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,472</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,228</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,822</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +413,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,609</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,752</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,644</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,494</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>