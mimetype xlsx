--- v8 (2026-05-15)
+++ v9 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb0bb9bc7e4af49fd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda49d3ef9e5042fe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R477c86db8d344d79"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re0b97f3a9ef042da"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfe8d9c6a8d004a46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R477c86db8d344d79" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc540efd94fc34373" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re0b97f3a9ef042da" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Ascend Global Compounders</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U7W9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...90 lines deleted...]
-          <x:t>101,158</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,918</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,924</x:t>
-[...485 lines deleted...]
-          <x:t>102,494</x:t>
+          <x:t>102,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,787</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>