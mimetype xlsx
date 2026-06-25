--- v9 (2026-06-05)
+++ v10 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda49d3ef9e5042fe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R909e26a077934f0e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re0b97f3a9ef042da"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcac23d5d59a94e57"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc540efd94fc34373" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re0b97f3a9ef042da" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra4f1b45949904bb4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcac23d5d59a94e57" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Ascend Global Compounders</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U7W9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...365 lines deleted...]
-          <x:t>98,866</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,116</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...239 lines deleted...]
-          <x:t>102,787</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,188</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>