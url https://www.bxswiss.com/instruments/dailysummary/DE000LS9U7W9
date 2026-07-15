--- v10 (2026-06-25)
+++ v11 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R909e26a077934f0e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4192df77782f4f01" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcac23d5d59a94e57"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5d779c89f8ae4738"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra4f1b45949904bb4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcac23d5d59a94e57" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R35ce07a42edb4fd9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5d779c89f8ae4738" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Ascend Global Compounders</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U7W9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,807</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,538</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,351</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,647</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,214</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,778</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>