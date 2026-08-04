--- v11 (2026-07-15)
+++ v12 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4192df77782f4f01" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra249b1de430845f6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5d779c89f8ae4738"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcf95dbb46520483b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R35ce07a42edb4fd9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5d779c89f8ae4738" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ebdf496023b4e95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcf95dbb46520483b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Ascend Global Compounders</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U7W9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,451</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,412</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,667</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,871</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,949</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>