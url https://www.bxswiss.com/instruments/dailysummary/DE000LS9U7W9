--- v12 (2026-08-04)
+++ v13 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra249b1de430845f6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd28437bf6fb74411" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcf95dbb46520483b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd7aa6b48fee64174"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ebdf496023b4e95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcf95dbb46520483b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rceaaa172ea634155" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd7aa6b48fee64174" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Ascend Global Compounders</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U7W9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,599 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...144 lines deleted...]
-          <x:t>98,905</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,638</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,937</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,265</x:t>
-[...431 lines deleted...]
-          <x:t>94,949</x:t>
+          <x:t>98,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,552</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>