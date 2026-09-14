--- v13 (2026-08-24)
+++ v14 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd28437bf6fb74411" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3596e6fd8d59418b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd7aa6b48fee64174"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf9be93b66c0d40fd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rceaaa172ea634155" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd7aa6b48fee64174" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R44364d8b31934f0f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf9be93b66c0d40fd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Ascend Global Compounders</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U7W9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,462 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...410 lines deleted...]
-        <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,374</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,950</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -717,31 +305,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,197</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,871</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,552</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,670</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>