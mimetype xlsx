--- v14 (2026-09-14)
+++ v15 (2026-10-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3596e6fd8d59418b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re6465127c6124cdd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf9be93b66c0d40fd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6e52f9230e23490f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R44364d8b31934f0f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf9be93b66c0d40fd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Racdc9b368f504de2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6e52f9230e23490f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Ascend Global Compounders</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U7W9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,914</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,941</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,738</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,941</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>