--- v15 (2026-10-05)
+++ v16 (2026-10-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re6465127c6124cdd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R876071d7aba9450f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6e52f9230e23490f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc161f9b331154f00"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Racdc9b368f504de2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6e52f9230e23490f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3445078b44264407" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc161f9b331154f00" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Ascend Global Compounders</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U7W9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,457</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,723</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,566</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,006</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,294</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,600</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>