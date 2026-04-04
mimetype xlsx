--- v6 (2026-03-14)
+++ v7 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R73c1f055aa62496d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3589c7c62c6d4da3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcd64ccef00a64bb5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R89da24e346af41cc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0cdfd5e74aa747f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcd64ccef00a64bb5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb1c34a1a9d294bf5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R89da24e346af41cc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Safety and Security Worldwide</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U7Q1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...193 lines deleted...]
-          <x:t>96,506</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,556</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,369</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,234</x:t>
-[...436 lines deleted...]
-          <x:t>97,634</x:t>
+          <x:t>97,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,198</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>