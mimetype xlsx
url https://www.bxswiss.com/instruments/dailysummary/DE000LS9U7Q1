--- v7 (2026-04-04)
+++ v8 (2026-04-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3589c7c62c6d4da3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R179f6e1f50e84d7e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R89da24e346af41cc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R55595c5043de45f2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb1c34a1a9d294bf5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R89da24e346af41cc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9e34e898a0e34747" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R55595c5043de45f2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Safety and Security Worldwide</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U7Q1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...252 lines deleted...]
-          <x:t>98,117</x:t>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,407</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,792</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,109</x:t>
-[...350 lines deleted...]
-          <x:t>97,198</x:t>
+          <x:t>97,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,457</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>