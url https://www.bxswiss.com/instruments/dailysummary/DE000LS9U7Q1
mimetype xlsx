--- v8 (2026-04-28)
+++ v9 (2026-05-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R179f6e1f50e84d7e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R478e5663bf794ccd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R55595c5043de45f2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0e8a27a948d34eb3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9e34e898a0e34747" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R55595c5043de45f2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2b41126167ea4254" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0e8a27a948d34eb3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Safety and Security Worldwide</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U7Q1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,599 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.03.2026</x:t>
-[...134 lines deleted...]
-          <x:t>07.04.2026</x:t>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,757</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,175</x:t>
-[...387 lines deleted...]
-          <x:t>97,457</x:t>
+          <x:t>98,618</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>