--- v9 (2026-05-20)
+++ v10 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R478e5663bf794ccd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3faa758de3ca48d6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0e8a27a948d34eb3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcdeb7681ff3f4216"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2b41126167ea4254" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0e8a27a948d34eb3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R29b937ca435d41e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcdeb7681ff3f4216" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Safety and Security Worldwide</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U7Q1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,599 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...259 lines deleted...]
-          <x:t>99,362</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,583</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,241</x:t>
-[...33 lines deleted...]
-          <x:t>07.05.2026</x:t>
+          <x:t>98,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,388</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,899</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,426</x:t>
-[...252 lines deleted...]
-          <x:t>98,618</x:t>
+          <x:t>99,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,785</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>