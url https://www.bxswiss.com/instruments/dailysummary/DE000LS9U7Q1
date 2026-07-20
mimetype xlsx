--- v10 (2026-06-10)
+++ v11 (2026-07-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3faa758de3ca48d6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8971cb3e596f495f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcdeb7681ff3f4216"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcc6fe4ee40564c5e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R29b937ca435d41e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcdeb7681ff3f4216" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2cd838944eb24fad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcc6fe4ee40564c5e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Safety and Security Worldwide</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U7Q1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...485 lines deleted...]
-          <x:t>05.06.2026</x:t>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,404</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>105,739</x:t>
-[...43 lines deleted...]
-          <x:t>09.06.2026</x:t>
+          <x:t>104,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,808</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...11 lines deleted...]
-          <x:t>102,785</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,585</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>