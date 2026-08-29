--- v11 (2026-07-20)
+++ v12 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8971cb3e596f495f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R310ed72d72a04fdd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcc6fe4ee40564c5e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbdbce6366fd14f35"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2cd838944eb24fad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcc6fe4ee40564c5e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R78ef07e79e0e4899" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbdbce6366fd14f35" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Safety and Security Worldwide</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U7Q1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>103,585</x:t>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,715</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>