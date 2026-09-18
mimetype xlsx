--- v12 (2026-08-29)
+++ v13 (2026-09-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R310ed72d72a04fdd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R99749df8928441d4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbdbce6366fd14f35"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R143d17ce56ab4f03"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R78ef07e79e0e4899" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbdbce6366fd14f35" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb59baa89107c4258" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R143d17ce56ab4f03" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Safety and Security Worldwide</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U7Q1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,653 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.07.2026</x:t>
-[...166 lines deleted...]
-          <x:t>108,844</x:t>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,049</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,294</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>108,750</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>107,828</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,086</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,252</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,365</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>