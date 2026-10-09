--- v13 (2026-09-18)
+++ v14 (2026-10-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R99749df8928441d4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b2ff28dd2b34eeb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R143d17ce56ab4f03"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb225ba4150ad4137"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb59baa89107c4258" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R143d17ce56ab4f03" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc08df861f7064e33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb225ba4150ad4137" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Safety and Security Worldwide</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U7Q1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,653 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...92 lines deleted...]
-          <x:t>107,073</x:t>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,984</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,372</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...499 lines deleted...]
-          <x:t>17.09.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,056</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,149</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>107,552</x:t>
-[...9 lines deleted...]
-          <x:t>107,365</x:t>
+          <x:t>107,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,043</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>