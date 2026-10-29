--- v14 (2026-10-09)
+++ v15 (2026-10-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b2ff28dd2b34eeb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbbeb70c23c11413f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb225ba4150ad4137"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0ecb3753a3544dad"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc08df861f7064e33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb225ba4150ad4137" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re3acee5289204fe8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0ecb3753a3544dad" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Safety and Security Worldwide</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U7Q1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...107 lines deleted...]
-          <x:t>11.09.2026</x:t>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,318</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>105,762</x:t>
-[...522 lines deleted...]
-          <x:t>107,043</x:t>
+          <x:t>106,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,115</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>