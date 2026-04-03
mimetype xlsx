--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f6951cf51734083" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3768ace408b04a63" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R18463c33256d49f4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf00e16e2fd794481"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R067f237b8db4437e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R18463c33256d49f4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfb432c939c104e53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf00e16e2fd794481" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Haegar Stock Momentum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U7M0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,612</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,901</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,467</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,251</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,717</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,567</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,717</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,154</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>