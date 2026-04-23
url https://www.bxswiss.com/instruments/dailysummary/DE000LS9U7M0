--- v5 (2026-04-03)
+++ v6 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3768ace408b04a63" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R38a57f32270143c8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf00e16e2fd794481"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4c30fb82c588496b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfb432c939c104e53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf00e16e2fd794481" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8f6b4ad570784b24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4c30fb82c588496b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Haegar Stock Momentum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U7M0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,918</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,498</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,659</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,771</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,729</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,769</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,974</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,164</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>