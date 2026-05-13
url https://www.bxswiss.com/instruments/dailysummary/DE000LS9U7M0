--- v6 (2026-04-23)
+++ v7 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R38a57f32270143c8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R135799f331554504" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4c30fb82c588496b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6f4b4cf8467f4bac"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8f6b4ad570784b24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4c30fb82c588496b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf95ee72ab24149bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6f4b4cf8467f4bac" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Haegar Stock Momentum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U7M0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,194</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,089</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,794</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,195</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,043</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,584</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,567</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,053</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>