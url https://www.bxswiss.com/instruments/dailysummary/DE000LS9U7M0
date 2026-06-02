--- v7 (2026-05-13)
+++ v8 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R135799f331554504" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ebb76f7d7ff4118" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6f4b4cf8467f4bac"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4f683391687b42d1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf95ee72ab24149bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6f4b4cf8467f4bac" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raad4dd70bc6c4faa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4f683391687b42d1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Haegar Stock Momentum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U7M0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,631</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,887</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,167</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,542</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,268</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>