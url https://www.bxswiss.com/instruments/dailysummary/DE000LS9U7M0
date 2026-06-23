--- v8 (2026-06-02)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ebb76f7d7ff4118" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R181198b162b2470f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4f683391687b42d1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra9cbe0de91e444d9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raad4dd70bc6c4faa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4f683391687b42d1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1c05f77d9dcb40f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra9cbe0de91e444d9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Haegar Stock Momentum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U7M0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,782</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,398</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,872</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,162</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,371</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,004</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>