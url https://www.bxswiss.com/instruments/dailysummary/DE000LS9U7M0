--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R181198b162b2470f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7faee70c1b6b4a9f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra9cbe0de91e444d9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rde87c531828a4e0a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1c05f77d9dcb40f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra9cbe0de91e444d9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4226d6468f814ccc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rde87c531828a4e0a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Haegar Stock Momentum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U7M0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,841</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,182</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,444</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,939</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>