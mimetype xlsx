--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7faee70c1b6b4a9f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R24fff87b1d14498f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rde87c531828a4e0a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf257fa3375e34506"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4226d6468f814ccc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rde87c531828a4e0a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfc1be245d713494a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf257fa3375e34506" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Haegar Stock Momentum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U7M0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,602</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,254</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,267</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,626</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,259</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,566</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,364</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>