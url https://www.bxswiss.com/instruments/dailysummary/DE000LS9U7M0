--- v11 (2026-08-02)
+++ v12 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R24fff87b1d14498f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b8d465b833c449a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf257fa3375e34506"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R640e8449519c4fb6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfc1be245d713494a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf257fa3375e34506" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R10dbae2bb4744fe8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R640e8449519c4fb6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Haegar Stock Momentum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U7M0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,506</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,481</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,500</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,561</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,957</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,575</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>