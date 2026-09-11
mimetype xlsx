--- v12 (2026-08-22)
+++ v13 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b8d465b833c449a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f9fa3e439c2445f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R640e8449519c4fb6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1cd91204bc844cb5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R10dbae2bb4744fe8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R640e8449519c4fb6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6074449304b74f23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1cd91204bc844cb5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Haegar Stock Momentum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U7M0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,121</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,128</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,038</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,847</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,179</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,896</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,822</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,420</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>