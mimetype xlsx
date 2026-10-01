--- v13 (2026-09-11)
+++ v14 (2026-10-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f9fa3e439c2445f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree42fe89ddd74493" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1cd91204bc844cb5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf4829dab2f0b4fdd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6074449304b74f23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1cd91204bc844cb5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R83972e2628cc4d0d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf4829dab2f0b4fdd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Haegar Stock Momentum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U7M0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,702</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,773</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,215</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,078</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>