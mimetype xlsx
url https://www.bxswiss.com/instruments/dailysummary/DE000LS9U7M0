--- v14 (2026-10-01)
+++ v15 (2026-10-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree42fe89ddd74493" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re1841d02e0cf4e8c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf4829dab2f0b4fdd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf57ff768f8fd4e12"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R83972e2628cc4d0d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf4829dab2f0b4fdd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R069dfabaf9de451d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf57ff768f8fd4e12" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Haegar Stock Momentum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U7M0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,492 +149,87 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...306 lines deleted...]
-          <x:t>109,760</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,121</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>109,413</x:t>
-[...123 lines deleted...]
-        <x:is>
           <x:t>109,201</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,706</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,887</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,876</x:t>
         </x:is>
       </x:c>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,296</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,909</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,502</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>