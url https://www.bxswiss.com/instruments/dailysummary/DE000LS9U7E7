--- v12 (2026-09-14)
+++ v13 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4df7d9af42644127" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd3c29af6d6bb4bbd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra47de8b30d774a89"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R57b49b59ddd34854"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0aa57f488b9546e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra47de8b30d774a89" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3183feb41a9b4535" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R57b49b59ddd34854" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Haegar KI-Momentum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U7E7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,724</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,331</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,493</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,823</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,238</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,865</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>