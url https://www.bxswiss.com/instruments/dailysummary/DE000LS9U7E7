--- v13 (2026-10-04)
+++ v14 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd3c29af6d6bb4bbd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raab347c95e834d78" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R57b49b59ddd34854"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R63a26c8f430842e5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3183feb41a9b4535" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R57b49b59ddd34854" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R77c74df52e5a4362" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R63a26c8f430842e5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Haegar KI-Momentum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U7E7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,859</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,307</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,497</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,588</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,119</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,596</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,940</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>