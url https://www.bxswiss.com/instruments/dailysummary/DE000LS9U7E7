--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re1eb292042334c0e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9eb28b3a82bf4d3e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1d706eedb35c4f78"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re7542b9017874ede"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4432cb3cb9b6488b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1d706eedb35c4f78" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra768a1bd27b445de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re7542b9017874ede" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Haegar KI-Momentum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U7E7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,798</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,222</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,295</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>