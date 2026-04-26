--- v4 (2026-04-03)
+++ v5 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9eb28b3a82bf4d3e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R525b4a877ac84057" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re7542b9017874ede"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Recdfc13dd3b14c9f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra768a1bd27b445de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re7542b9017874ede" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8c6e08f5becf4fc5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Recdfc13dd3b14c9f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Haegar KI-Momentum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U7E7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...14 lines deleted...]
-          <x:t>102,798</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,222</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...582 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,230</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>