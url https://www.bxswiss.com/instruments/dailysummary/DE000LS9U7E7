--- v5 (2026-04-26)
+++ v6 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R525b4a877ac84057" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R24bf7b19b885446c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Recdfc13dd3b14c9f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R48061ec56c384cbd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8c6e08f5becf4fc5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Recdfc13dd3b14c9f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R695e6164ff224df4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R48061ec56c384cbd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Haegar KI-Momentum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U7E7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,889</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,395</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,129</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,454</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,088</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,081</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>