--- v6 (2026-05-16)
+++ v7 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R24bf7b19b885446c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc4580ec6070c4461" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R48061ec56c384cbd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R62cf0f6286a744da"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R695e6164ff224df4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R48061ec56c384cbd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbffc40a014bc4bcc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R62cf0f6286a744da" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Haegar KI-Momentum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U7E7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,407</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,287</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,399</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,043</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,923</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,270</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>