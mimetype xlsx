--- v7 (2026-06-05)
+++ v8 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc4580ec6070c4461" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9450eff46f294748" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R62cf0f6286a744da"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfaa9ea4a318a4807"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbffc40a014bc4bcc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R62cf0f6286a744da" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3e578998379e4faf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfaa9ea4a318a4807" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Haegar KI-Momentum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U7E7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,357</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,799</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,088</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,157</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,714</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,884</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,248</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,112</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>