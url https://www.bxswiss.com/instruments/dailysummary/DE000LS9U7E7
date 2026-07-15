--- v8 (2026-06-25)
+++ v9 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9450eff46f294748" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R78ea5f8fa55443ec" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfaa9ea4a318a4807"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re791a2703462420a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3e578998379e4faf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfaa9ea4a318a4807" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7c6ce4f199c64b90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re791a2703462420a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Haegar KI-Momentum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U7E7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,052</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,451</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,949</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,288</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,308</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,018</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>