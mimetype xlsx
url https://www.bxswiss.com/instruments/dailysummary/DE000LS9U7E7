--- v9 (2026-07-15)
+++ v10 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R78ea5f8fa55443ec" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R54da7b1b21c4465b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re791a2703462420a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1ba53a49933145d0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7c6ce4f199c64b90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re791a2703462420a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0f8f9c03a00d4bdd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1ba53a49933145d0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Haegar KI-Momentum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U7E7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,438</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,401</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,742</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,226</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,914</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,840</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>