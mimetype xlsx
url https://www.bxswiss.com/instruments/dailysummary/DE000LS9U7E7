--- v10 (2026-08-04)
+++ v11 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R54da7b1b21c4465b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf8aeace1d8e54d97" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1ba53a49933145d0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R27e732e70e1549c5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0f8f9c03a00d4bdd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1ba53a49933145d0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rac1389c1a3d74828" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R27e732e70e1549c5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Haegar KI-Momentum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U7E7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,133</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,532</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,582</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,618</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,361</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,869</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,391</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>