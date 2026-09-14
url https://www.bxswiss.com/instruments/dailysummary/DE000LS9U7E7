--- v11 (2026-08-24)
+++ v12 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf8aeace1d8e54d97" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4df7d9af42644127" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R27e732e70e1549c5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra47de8b30d774a89"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rac1389c1a3d74828" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R27e732e70e1549c5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0aa57f488b9546e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra47de8b30d774a89" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Haegar KI-Momentum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U7E7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,023</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,013</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,398</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,054</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,751</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,396</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,487</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,754</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>