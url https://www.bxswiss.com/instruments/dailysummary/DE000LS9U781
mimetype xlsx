--- v13 (2026-08-29)
+++ v14 (2026-09-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1479f22a40954f2f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa06ed7c937349ae" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7bc7865f9c9b4b8f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R01eb653c346e455b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R636c3c485cdb4a41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7bc7865f9c9b4b8f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R92cf2b194e034aad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R01eb653c346e455b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Auswahl nach HGI und Levermann</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U781</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,53 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,551</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,286</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,779</x:t>
@@ -791,31 +393,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,093</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,713</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,409</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>