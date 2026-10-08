--- v14 (2026-09-18)
+++ v15 (2026-10-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa06ed7c937349ae" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc683845838ac48e8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R01eb653c346e455b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R916251587bb34809"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R92cf2b194e034aad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R01eb653c346e455b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf1f960d6ca714386" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R916251587bb34809" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Auswahl nach HGI und Levermann</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U781</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,583 +149,198 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...345 lines deleted...]
-          <x:t>134,306</x:t>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,702</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,787</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...177 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,969</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,689</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,708</x:t>
@@ -771,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,669</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,478</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,588</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,634</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>