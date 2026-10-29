--- v15 (2026-10-08)
+++ v16 (2026-10-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc683845838ac48e8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd19e2ced45d944e1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R916251587bb34809"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2bd8bd6bf4a44bce"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf1f960d6ca714386" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R916251587bb34809" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf6ac136cf4f14ae3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2bd8bd6bf4a44bce" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Auswahl nach HGI und Levermann</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U781</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,434</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,209</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,530</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,044</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,192</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,338</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,714</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>