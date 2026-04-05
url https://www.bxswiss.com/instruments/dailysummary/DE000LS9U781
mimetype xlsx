--- v6 (2026-03-16)
+++ v7 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re225ac2ac43d49e9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R24db4d7940b64022" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdec445ebbb5c470e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1e84eab685c247a2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb6ab63176327468a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdec445ebbb5c470e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re2fdaf16b90444f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1e84eab685c247a2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Auswahl nach HGI und Levermann</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U781</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,567</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,359</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,043</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,126</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,068</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,721</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>