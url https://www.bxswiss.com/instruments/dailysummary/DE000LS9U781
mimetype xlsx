--- v7 (2026-04-05)
+++ v8 (2026-04-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R24db4d7940b64022" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R03e9c978be434e12" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1e84eab685c247a2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R38e25775d3724255"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re2fdaf16b90444f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1e84eab685c247a2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rff681dd8b27e4761" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R38e25775d3724255" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Auswahl nach HGI und Levermann</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U781</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,862</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,494</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,532</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,226</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +305,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,182</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,333</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,201</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>