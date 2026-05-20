--- v8 (2026-04-27)
+++ v9 (2026-05-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R03e9c978be434e12" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e2eeddeaf6d447b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R38e25775d3724255"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8f9a6e064b4c47a3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rff681dd8b27e4761" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R38e25775d3724255" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4145873865644cb2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8f9a6e064b4c47a3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Auswahl nach HGI und Levermann</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U781</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,264</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,312</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,394</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +278,490 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,056</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,907</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>