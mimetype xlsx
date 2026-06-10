--- v9 (2026-05-20)
+++ v10 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e2eeddeaf6d447b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb4376cde45024f4e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8f9a6e064b4c47a3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf766c6070de14593"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4145873865644cb2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8f9a6e064b4c47a3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R424545b3b5734522" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf766c6070de14593" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Auswahl nach HGI und Levermann</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U781</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,008</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,348</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,871</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,911</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,768</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,738</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,526</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>