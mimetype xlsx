--- v10 (2026-06-10)
+++ v11 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb4376cde45024f4e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R11c09bb867524c01" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf766c6070de14593"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6734c16eceb7461f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R424545b3b5734522" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf766c6070de14593" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R324f6b1787934d35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6734c16eceb7461f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Auswahl nach HGI und Levermann</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U781</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,774</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,787</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,806</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,412</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,822</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>