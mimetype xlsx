--- v11 (2026-06-30)
+++ v12 (2026-07-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R11c09bb867524c01" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e14ccfd907a4ab6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6734c16eceb7461f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6456d81c35d140ff"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R324f6b1787934d35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6734c16eceb7461f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4cef6524d84e4b87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6456d81c35d140ff" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Auswahl nach HGI und Levermann</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U781</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,027</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,486</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,999</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,346</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,226</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,561</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,771</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,116</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>