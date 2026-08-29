--- v12 (2026-07-20)
+++ v13 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e14ccfd907a4ab6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1479f22a40954f2f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6456d81c35d140ff"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7bc7865f9c9b4b8f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4cef6524d84e4b87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6456d81c35d140ff" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R636c3c485cdb4a41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7bc7865f9c9b4b8f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Auswahl nach HGI und Levermann</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U781</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>126,116</x:t>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,149</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>