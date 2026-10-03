--- v13 (2026-09-13)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R39f1c14220964837" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R21dc0c72083f4cd6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4d6e0cef2dab448c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb1e6e7ffe693415e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc2ccf260b3d746a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4d6e0cef2dab448c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R991fce31c5254957" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb1e6e7ffe693415e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SmartTech Allocation</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U716</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,578 +149,200 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...4 lines deleted...]
-          <x:t>99,493</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,387</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,562</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,185</x:t>
-[...511 lines deleted...]
-        <x:is>
           <x:t>98,946</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,188</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,306</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,480</x:t>
         </x:is>
       </x:c>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,628</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,513</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,273</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>