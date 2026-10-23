--- v14 (2026-10-03)
+++ v15 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R21dc0c72083f4cd6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b6126c9c28e498d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb1e6e7ffe693415e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc20d5b473ba84bb6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R991fce31c5254957" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb1e6e7ffe693415e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re94f68b990524412" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc20d5b473ba84bb6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SmartTech Allocation</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U716</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,438 +149,60 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...333 lines deleted...]
-          <x:t>101,183</x:t>
+          <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,616</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,104</x:t>
-[...42 lines deleted...]
-        <x:is>
           <x:t>100,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,547</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,685</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,487</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,902</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>