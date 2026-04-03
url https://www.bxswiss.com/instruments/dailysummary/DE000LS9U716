--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb36c26ab50594a3f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc9ddd8e022949b1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rde68526225d04b32"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0185798ade7c4da3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdd8ae9fce8a94eea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rde68526225d04b32" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rab00b7b3a5bb4115" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0185798ade7c4da3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SmartTech Allocation</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U716</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...9 lines deleted...]
-          <x:t>92,664</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,286</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>92,559</x:t>
-[...21 lines deleted...]
-          <x:t>92,434</x:t>
+          <x:t>92,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,174</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,788</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...590 lines deleted...]
-          <x:t>91,598</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,042</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>