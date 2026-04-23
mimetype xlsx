--- v5 (2026-04-03)
+++ v6 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc9ddd8e022949b1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R95d535e539354ede" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0185798ade7c4da3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re4be7d14096646bd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rab00b7b3a5bb4115" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0185798ade7c4da3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0dc76b7605b849be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re4be7d14096646bd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SmartTech Allocation</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U716</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,637 +149,232 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...41 lines deleted...]
-          <x:t>91,752</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,472</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,945</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...305 lines deleted...]
-          <x:t>91,804</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,453</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>91,761</x:t>
-[...219 lines deleted...]
-        <x:is>
           <x:t>93,236</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,999</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,612</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,883</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,174</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,788</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,872</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>