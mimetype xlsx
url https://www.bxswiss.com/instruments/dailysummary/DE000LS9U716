--- v6 (2026-04-23)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R95d535e539354ede" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f2ba450aa894a19" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re4be7d14096646bd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5bbff306688c4909"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0dc76b7605b849be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re4be7d14096646bd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc0c4fd1c02e14148" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5bbff306688c4909" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SmartTech Allocation</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U716</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...171 lines deleted...]
-          <x:t>93,445</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,453</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...89 lines deleted...]
-          <x:t>08.04.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,867</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,025</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...60 lines deleted...]
-          <x:t>92,305</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,735</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...212 lines deleted...]
-          <x:t>92,872</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,230</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>