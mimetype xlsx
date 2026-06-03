--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f2ba450aa894a19" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5bfa0466f2c3454a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5bbff306688c4909"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R58708f96dfae4299"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc0c4fd1c02e14148" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5bbff306688c4909" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0037d6511ec846ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R58708f96dfae4299" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SmartTech Allocation</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U716</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,688</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,914</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,339</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,058</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,123</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>