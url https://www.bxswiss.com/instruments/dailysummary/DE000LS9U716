--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5bfa0466f2c3454a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8179da290cf748ec" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R58708f96dfae4299"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2f1a19623ccb4e89"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0037d6511ec846ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R58708f96dfae4299" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6872546ade364964" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2f1a19623ccb4e89" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SmartTech Allocation</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U716</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,072</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,021</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,349</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,429</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,953</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,460</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>