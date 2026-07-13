--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8179da290cf748ec" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re6079b9f22a34cd7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2f1a19623ccb4e89"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R397c2f63b7404b45"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6872546ade364964" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2f1a19623ccb4e89" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raa10b087ecba425a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R397c2f63b7404b45" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SmartTech Allocation</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U716</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...252 lines deleted...]
-          <x:t>96,891</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,327</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,465</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...298 lines deleted...]
-          <x:t>96,460</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,441</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>