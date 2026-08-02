--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re6079b9f22a34cd7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1947a5bea2bd4b83" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R397c2f63b7404b45"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R36802ef0a632435b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raa10b087ecba425a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R397c2f63b7404b45" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R466f801b2441417e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R36802ef0a632435b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SmartTech Allocation</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U716</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,473 +149,95 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...365 lines deleted...]
-          <x:t>96,709</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,291</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,821</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...47 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,901</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,919</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,099</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,880</x:t>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,701</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,957</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,406</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,443</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>