--- v11 (2026-08-02)
+++ v12 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1947a5bea2bd4b83" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R107cd2f8d31044eb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R36802ef0a632435b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf02d7d99bbc240f1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R466f801b2441417e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R36802ef0a632435b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6949f370feb8459f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf02d7d99bbc240f1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SmartTech Allocation</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U716</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,578 +149,200 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...274 lines deleted...]
-          <x:t>98,186</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,283</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,472</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,812</x:t>
-[...241 lines deleted...]
-        <x:is>
           <x:t>97,913</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,369</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,332</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,511</x:t>
         </x:is>
       </x:c>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,997</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,511</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,821</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,666</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>