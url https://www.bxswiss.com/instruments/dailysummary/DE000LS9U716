--- v12 (2026-08-22)
+++ v13 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R107cd2f8d31044eb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R39f1c14220964837" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf02d7d99bbc240f1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4d6e0cef2dab448c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6949f370feb8459f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf02d7d99bbc240f1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc2ccf260b3d746a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4d6e0cef2dab448c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SmartTech Allocation</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U716</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,493</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,562</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,508</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,546</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,704</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,267</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,757</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>