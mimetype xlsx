--- v10 (2026-08-29)
+++ v11 (2026-09-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ecb5e1f37b34549" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb2947559f02465d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R858b343413414b64"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R862465bd674b4f84"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf2a2df5657204905" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R858b343413414b64" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R63e72f7c1df34428" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R862465bd674b4f84" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Innovation x Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U6X9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>626,927</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>629,007</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>613,503</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>615,096</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>610,428</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>614,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>608,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>614,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>611,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>612,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>602,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>603,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>603,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>604,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>595,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>601,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>604,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>605,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>604,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>605,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>597,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>608,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>596,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>602,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>600,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>601,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>590,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>596,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>593,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>594,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>591,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>592,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>591,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>594,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>582,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>584,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>586,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>586,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>577,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>578,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>570,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>573,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>568,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>571,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>557,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>565,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>557,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>561,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>560,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>561,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>554,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>555,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>558,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>559,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>547,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>547,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>553,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>555,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>550,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>552,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>555,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>559,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>551,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>556,390</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>