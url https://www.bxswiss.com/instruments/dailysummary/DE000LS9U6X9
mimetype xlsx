--- v11 (2026-09-18)
+++ v12 (2026-10-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb2947559f02465d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re4398259a4c24589" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R862465bd674b4f84"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra63a384245ae4503"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R63e72f7c1df34428" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R862465bd674b4f84" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9ee4a8cb5f7244f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra63a384245ae4503" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Innovation x Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U6X9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>593,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>594,207</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>591,981</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>592,476</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>555,629</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>559,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>551,469</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>556,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>552,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>553,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>542,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>543,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>544,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>549,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>540,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>547,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>544,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>551,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>539,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>541,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>541,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>542,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>530,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>532,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>521,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>524,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>519,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>522,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>523,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>524,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>519,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>521,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>521,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>521,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>511,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>512,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>514,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>516,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>512,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>514,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>518,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>523,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>514,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>520,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>512,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>512,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>510,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>508,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>514,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>513,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>524,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>530,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>524,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>530,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>533,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>522,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>524,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>523,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>529,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>521,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,739</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>