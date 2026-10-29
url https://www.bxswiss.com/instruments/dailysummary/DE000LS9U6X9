--- v12 (2026-10-09)
+++ v13 (2026-10-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re4398259a4c24589" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R88383eb198814545" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra63a384245ae4503"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7a53c98565934b64"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9ee4a8cb5f7244f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra63a384245ae4503" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d0a2a175d8a4963" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7a53c98565934b64" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Innovation x Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U6X9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>521,718</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>521,849</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>511,086</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>512,500</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>523,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>529,318</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>521,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>525,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>526,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>529,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>524,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>526,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>526,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>517,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>520,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>507,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>507,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>508,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>499,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>499,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>499,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>492,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>492,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>492,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,040</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>