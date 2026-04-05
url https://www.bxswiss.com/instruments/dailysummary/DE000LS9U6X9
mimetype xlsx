--- v4 (2026-03-14)
+++ v5 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R46173f225a6d41b1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2866826ba9234240" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2e0176a7b3b045fe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb247763c64ba4230"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R23859b0141194e2a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2e0176a7b3b045fe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6590adc833c841ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb247763c64ba4230" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Innovation x Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U6X9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>503,929</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>513,611</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>503,803</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>508,408</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>483,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>491,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>482,848</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>485,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>492,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>492,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,514</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>