--- v5 (2026-04-05)
+++ v6 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2866826ba9234240" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf2b245ee2ebf49bf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb247763c64ba4230"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R332f9ae08d5f4d3e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6590adc833c841ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb247763c64ba4230" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R357f3659995f4eef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R332f9ae08d5f4d3e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Innovation x Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U6X9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>481,057</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>483,468</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>469,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>472,656</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>468,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>478,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>462,586</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>476,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>514,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>520,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>512,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>517,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>523,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>529,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>518,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>529,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>532,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>535,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>529,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>531,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>534,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>537,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>529,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>530,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>532,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>533,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>529,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>521,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>523,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>513,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>522,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>522,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>516,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>516,661</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>