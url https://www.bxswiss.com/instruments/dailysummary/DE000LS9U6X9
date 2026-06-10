--- v6 (2026-04-26)
+++ v7 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf2b245ee2ebf49bf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R052069d69dfc48ad" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R332f9ae08d5f4d3e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3731ccdb814f4e63"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R357f3659995f4eef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R332f9ae08d5f4d3e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4f66ce799c454a11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3731ccdb814f4e63" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Innovation x Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U6X9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...559 lines deleted...]
-          <x:t>516,661</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>541,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>547,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>541,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>545,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>552,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>555,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>547,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>551,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>549,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>551,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>543,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>545,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>549,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>551,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>543,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>545,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>523,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>527,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>527,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>539,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>526,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>534,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>531,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>524,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>526,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>534,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>521,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>534,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>543,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>548,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>540,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>548,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>559,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>562,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>555,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>557,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>561,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>563,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>559,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>560,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>552,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>560,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>551,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>555,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>552,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>557,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>547,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>553,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>554,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>558,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>551,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>557,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>567,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>574,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>564,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>570,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>570,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>571,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>559,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>567,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>563,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>566,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>539,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>546,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>536,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>540,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>527,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>539,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>531,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>539,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>529,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>526,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>529,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>526,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>527,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>534,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>526,898</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>