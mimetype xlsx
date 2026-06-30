--- v7 (2026-06-10)
+++ v8 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R052069d69dfc48ad" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R34e59cbc5b3c4719" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3731ccdb814f4e63"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3d60fe9399f244df"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4f66ce799c454a11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3731ccdb814f4e63" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c2e288b63c94711" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3d60fe9399f244df" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Innovation x Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U6X9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...328 lines deleted...]
-          <x:t>552,895</x:t>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>554,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>558,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>551,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>557,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>567,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>574,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>564,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>570,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>570,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>571,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>559,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>567,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>563,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>566,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>539,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>546,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>536,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>540,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>527,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>539,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>531,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>539,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>529,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>526,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>529,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>526,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>527,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>534,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>526,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>529,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>531,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>514,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>527,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>530,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>530,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>529,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>529,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>560,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>564,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>557,254</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>547,416</x:t>
-[...220 lines deleted...]
-          <x:t>526,898</x:t>
+          <x:t>563,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>567,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>574,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>563,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>573,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>564,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>570,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>562,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>569,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>575,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>584,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>573,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>582,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>575,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>585,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>572,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>584,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>579,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>580,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>576,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>579,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>565,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>571,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>561,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>564,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>556,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>561,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>551,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>557,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>567,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>586,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>565,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>584,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>574,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>576,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>563,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>566,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>562,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>572,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>557,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>572,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>574,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>581,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>572,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>575,653</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>