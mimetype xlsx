--- v8 (2026-06-30)
+++ v9 (2026-07-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R34e59cbc5b3c4719" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R95c48f6d52c645ae" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3d60fe9399f244df"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf943034728e545ea"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c2e288b63c94711" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3d60fe9399f244df" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Redbb413401e644ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf943034728e545ea" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Innovation x Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U6X9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...387 lines deleted...]
-          <x:t>585,949</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>565,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>571,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>561,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>564,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>556,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>561,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>551,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>557,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>567,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>586,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>565,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>584,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>574,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>576,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>563,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>566,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>562,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>572,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>584,380</x:t>
-[...146 lines deleted...]
-          <x:t>562,650</x:t>
+          <x:t>557,288</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>572,375</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...8 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>574,159</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>581,142</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>572,223</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>575,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>579,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>583,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>572,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>583,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>589,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>601,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>587,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>600,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>596,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>598,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>591,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>595,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>606,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>607,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>597,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>602,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>603,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>608,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>601,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>607,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>599,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>605,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>591,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>595,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>581,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>581,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>563,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>563,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>567,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>567,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>565,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>566,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>573,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>582,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>572,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>573,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>567,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>573,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>567,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>571,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>571,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>574,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>563,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>571,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>575,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>585,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>572,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>580,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>583,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>587,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>578,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>584,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>564,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>566,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>558,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>560,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>560,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>563,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>559,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>560,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>560,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>561,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>558,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>560,775</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>