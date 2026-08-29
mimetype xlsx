--- v9 (2026-07-22)
+++ v10 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R95c48f6d52c645ae" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ecb5e1f37b34549" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf943034728e545ea"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R858b343413414b64"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Redbb413401e644ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf943034728e545ea" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf2a2df5657204905" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R858b343413414b64" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Innovation x Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U6X9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>560,775</x:t>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>559,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>567,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>559,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>567,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>569,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>573,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>562,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>562,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>567,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>567,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>550,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>554,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>562,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>565,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>552,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>552,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>557,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>567,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>556,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>565,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>571,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>577,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>569,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>575,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>595,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>600,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>585,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>588,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>586,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>590,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>584,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>587,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>590,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>604,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>589,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>603,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>601,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>606,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>598,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>604,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>599,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>599,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>598,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>598,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>605,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>614,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>603,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>604,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>606,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>614,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>603,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>608,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>623,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>624,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>620,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>621,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>626,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>629,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>613,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>615,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>606,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>614,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>604,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>612,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>604,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>609,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>603,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>607,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>604,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>606,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>596,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>599,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>599,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>605,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>596,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>603,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>610,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>616,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>608,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>611,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>603,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>607,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>602,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>605,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>613,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>617,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>608,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>608,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>604,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>608,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>600,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>600,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>610,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>614,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>608,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>614,200</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>