--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ccba3a74f304105" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf815d3f04a994db6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdfe534f639c14f52"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R889070e705c646d3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R06a58c7244d64c49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdfe534f639c14f52" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf9d02c153a0443a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R889070e705c646d3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>VCF - Vivat Crescat et Floreat</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U6P5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,395</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,586</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,651</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>