--- v5 (2026-04-03)
+++ v6 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf815d3f04a994db6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R38901d0a164e40e7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R889070e705c646d3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5f780d081deb4825"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf9d02c153a0443a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R889070e705c646d3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rda90903d7eba4930" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5f780d081deb4825" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>VCF - Vivat Crescat et Floreat</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U6P5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,979</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,343</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,613</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,996</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,581</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,351</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,337</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,922</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>