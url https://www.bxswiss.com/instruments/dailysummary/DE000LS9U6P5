--- v6 (2026-04-23)
+++ v7 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R38901d0a164e40e7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc3230d7a92b84c41" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5f780d081deb4825"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5c106dd343774570"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rda90903d7eba4930" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5f780d081deb4825" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf78042f3d1f74d44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5c106dd343774570" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>VCF - Vivat Crescat et Floreat</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U6P5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,657</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,396</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,354</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,531</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,531</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,758</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,549</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>