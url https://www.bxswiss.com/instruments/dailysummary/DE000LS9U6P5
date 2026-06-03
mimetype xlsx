--- v7 (2026-05-13)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc3230d7a92b84c41" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R655693a6c4f14a8f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5c106dd343774570"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8a35d5f3cb734fdc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf78042f3d1f74d44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5c106dd343774570" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd6151e0c3c3e40e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8a35d5f3cb734fdc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>VCF - Vivat Crescat et Floreat</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U6P5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,843</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,576</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,980</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,346</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,068</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,952</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>