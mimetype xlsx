--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R655693a6c4f14a8f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R55c40298f11040b0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8a35d5f3cb734fdc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7bf3931dbbc746b3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd6151e0c3c3e40e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8a35d5f3cb734fdc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5d3f9fcf3216418f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7bf3931dbbc746b3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>VCF - Vivat Crescat et Floreat</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U6P5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...188 lines deleted...]
-          <x:t>13.05.2026</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,467</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,346</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>123,068</x:t>
-[...360 lines deleted...]
-          <x:t>126,952</x:t>
+          <x:t>123,721</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>