--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R55c40298f11040b0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd06b2c4780e543df" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7bf3931dbbc746b3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb47898b1a4c24bee"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5d3f9fcf3216418f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7bf3931dbbc746b3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R11f8206d3ef34e7d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb47898b1a4c24bee" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>VCF - Vivat Crescat et Floreat</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U6P5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,454</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,454</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,459</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,135</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,391</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,467</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,346</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,948</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>