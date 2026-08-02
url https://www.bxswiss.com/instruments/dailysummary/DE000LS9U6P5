--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd06b2c4780e543df" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2eeb7291312c4a0d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb47898b1a4c24bee"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R95c3f584dfcf48ae"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R11f8206d3ef34e7d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb47898b1a4c24bee" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7d17070b94614441" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R95c3f584dfcf48ae" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>VCF - Vivat Crescat et Floreat</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U6P5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,316</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,583</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,560</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,188</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,423</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,229</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>