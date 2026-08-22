--- v11 (2026-08-02)
+++ v12 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2eeb7291312c4a0d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc2012efed9204b1e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R95c3f584dfcf48ae"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R463434aaed994046"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7d17070b94614441" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R95c3f584dfcf48ae" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R850aa937f7c14ab5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R463434aaed994046" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>VCF - Vivat Crescat et Floreat</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U6P5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,211</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,314</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,416</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,802</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,108</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,836</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>