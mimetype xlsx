--- v12 (2026-08-22)
+++ v13 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc2012efed9204b1e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6a400c02bab84ddc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R463434aaed994046"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re38c41c4d7a14bb2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R850aa937f7c14ab5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R463434aaed994046" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6ed4abebaf0846f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re38c41c4d7a14bb2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>VCF - Vivat Crescat et Floreat</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U6P5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,681</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,139</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,757</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,904</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,416</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,717</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,162</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>