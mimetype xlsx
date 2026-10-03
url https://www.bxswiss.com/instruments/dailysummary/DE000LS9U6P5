--- v13 (2026-09-11)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6a400c02bab84ddc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec38b30bb14842ca" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re38c41c4d7a14bb2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf95468d9ad204646"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6ed4abebaf0846f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re38c41c4d7a14bb2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7b4c9fac87c545dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf95468d9ad204646" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>VCF - Vivat Crescat et Floreat</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U6P5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,798</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,829</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,886</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +359,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,307</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,739</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,033</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,089</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>