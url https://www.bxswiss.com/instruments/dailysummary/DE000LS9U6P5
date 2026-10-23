--- v14 (2026-10-03)
+++ v15 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec38b30bb14842ca" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R957032cb81f84764" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf95468d9ad204646"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra05c925d024d400a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7b4c9fac87c545dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf95468d9ad204646" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4764fb636fb9451d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra05c925d024d400a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>VCF - Vivat Crescat et Floreat</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U6P5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,169</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,469</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,784</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,802</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,116</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,369</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>