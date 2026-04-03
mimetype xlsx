--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R383ba98408a64d59" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5347f63a1ca4d50" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra0a0ad8181a44ac5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd5394dec68b14a1a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R82fd83082c68459a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra0a0ad8181a44ac5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra7e12bad902641d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd5394dec68b14a1a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Space Exploration Aktien im All</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U6M2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>366,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>366,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>352,258</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>360,313</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>336,026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>342,229</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>335,629</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>335,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,989</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>