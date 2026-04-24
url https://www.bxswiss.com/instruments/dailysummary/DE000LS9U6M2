--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5347f63a1ca4d50" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R43c758f0df80438f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd5394dec68b14a1a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9caffcaee829460a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra7e12bad902641d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd5394dec68b14a1a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1e24b7654f2147b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9caffcaee829460a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Space Exploration Aktien im All</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U6M2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>332,822</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>354,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>330,296</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>354,651</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>381,379</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>405,481</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>378,788</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>401,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>511,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>511,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>510,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>511,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>511,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>510,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>499,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>517,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>517,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>508,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,478</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>