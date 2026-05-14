--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R43c758f0df80438f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb3c60b251b7451e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9caffcaee829460a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7d1da8f61911409e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1e24b7654f2147b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9caffcaee829460a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5c6447a6d07345aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7d1da8f61911409e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Space Exploration Aktien im All</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U6M2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,424 +149,53 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>427,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>433,184</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>427,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>433,184</x:t>
@@ -737,31 +366,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>506,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>508,992</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>501,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>501,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>508,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>512,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>510,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>518,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>517,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>524,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>527,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>522,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>526,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>518,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>518,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>517,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>518,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>566,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>592,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>554,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>590,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>581,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>582,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>569,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>569,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>599,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>600,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>588,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>592,318</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>