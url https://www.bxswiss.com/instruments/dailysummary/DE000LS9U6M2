--- v7 (2026-05-14)
+++ v8 (2026-06-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb3c60b251b7451e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R85f07057aab847b5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7d1da8f61911409e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R20d65823beb14ae1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5c6447a6d07345aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7d1da8f61911409e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R91b3a68aac344ef0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R20d65823beb14ae1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Space Exploration Aktien im All</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U6M2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,408 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...356 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>494,382</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>500,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>488,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>498,420</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -717,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>599,158</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>600,758</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>588,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>592,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>599,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>600,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>588,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>592,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>611,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>622,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>571,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>574,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>573,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>603,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>569,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>570,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>572,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>572,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>530,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>553,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>565,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>545,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>552,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>553,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>572,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>546,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>552,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>590,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>636,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>584,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>631,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>671,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>703,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>652,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>699,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>737,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>770,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>675,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>689,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>717,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>733,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>697,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>715,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>842,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>860,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>747,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>797,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.042,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.161,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>963,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.081,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>963,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>980,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>877,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>933,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>737,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>768,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>684,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>708,538</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>