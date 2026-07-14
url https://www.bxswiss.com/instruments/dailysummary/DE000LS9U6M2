--- v8 (2026-06-04)
+++ v9 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R85f07057aab847b5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd15bd686c3c5444e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R20d65823beb14ae1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raa0e81760fa54dc5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R91b3a68aac344ef0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R20d65823beb14ae1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbfd999ec000d410e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raa0e81760fa54dc5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Space Exploration Aktien im All</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U6M2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...586 lines deleted...]
-          <x:t>708,538</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>889,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>921,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>654,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>665,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>644,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>658,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>606,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>611,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>583,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>598,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>558,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>564,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>568,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>597,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>564,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>584,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>601,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>609,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>560,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>579,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>596,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>598,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>595,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>595,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>590,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>590,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>537,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>545,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>547,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>507,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>527,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>521,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>533,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>507,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>533,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>537,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>519,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>518,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>554,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>518,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>553,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>512,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>538,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>510,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>514,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>510,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>510,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,204</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>