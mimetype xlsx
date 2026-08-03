--- v9 (2026-07-14)
+++ v10 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd15bd686c3c5444e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0707394a37c8442d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raa0e81760fa54dc5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdfc69f32936d4d89"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbfd999ec000d410e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raa0e81760fa54dc5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R61c21ff4bfcb471d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdfc69f32936d4d89" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Space Exploration Aktien im All</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U6M2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>512,308</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>538,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>503,187</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>510,509</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>444,373</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>449,911</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>431,672</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>435,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,310</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>