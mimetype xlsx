--- v10 (2026-08-03)
+++ v11 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0707394a37c8442d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf0fc323c6c4541d6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdfc69f32936d4d89"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R38e924b31be14782"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R61c21ff4bfcb471d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdfc69f32936d4d89" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9c2b857594274915" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R38e924b31be14782" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Space Exploration Aktien im All</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U6M2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>430,959</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>435,232</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>416,311</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>417,770</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>410,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>417,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>391,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>394,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>508,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>517,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>516,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>521,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>524,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>510,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>512,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>519,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>499,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>523,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>531,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>507,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>492,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,162</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>