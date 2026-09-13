--- v11 (2026-08-23)
+++ v12 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf0fc323c6c4541d6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf35ebb353eea4b5c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R38e924b31be14782"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R07d2e59a386e4c7b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9c2b857594274915" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R38e924b31be14782" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6466694b72864c95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R07d2e59a386e4c7b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Space Exploration Aktien im All</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U6M2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>521,506</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>524,498</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>510,989</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>512,228</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>474,381</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>482,138</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>467,411</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>476,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,455</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>