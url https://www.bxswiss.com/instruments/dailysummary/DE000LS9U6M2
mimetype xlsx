--- v8 (2026-06-04)
+++ v9 (2026-06-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R85f07057aab847b5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc28210b1f58484b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R20d65823beb14ae1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9953262d7f8b44ca"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R91b3a68aac344ef0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R20d65823beb14ae1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd98a1a3fa3eb4dff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9953262d7f8b44ca" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Space Exploration Aktien im All</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U6M2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -713,55 +713,28 @@
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>963,826</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>980,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>877,126</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>933,164</x:t>
         </x:is>
       </x:c>
     </x:row>
-    <x:row>
-[...25 lines deleted...]
-    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>