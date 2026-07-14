--- v9 (2026-06-04)
+++ v10 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc28210b1f58484b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd15bd686c3c5444e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9953262d7f8b44ca"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raa0e81760fa54dc5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd98a1a3fa3eb4dff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9953262d7f8b44ca" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbfd999ec000d410e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raa0e81760fa54dc5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Space Exploration Aktien im All</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U6M2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...559 lines deleted...]
-          <x:t>933,164</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>889,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>921,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>654,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>665,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>644,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>658,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>606,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>611,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>583,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>598,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>558,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>564,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>568,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>597,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>564,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>584,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>601,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>609,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>560,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>579,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>596,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>598,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>595,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>595,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>590,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>590,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>537,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>545,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>547,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>507,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>527,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>521,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>533,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>507,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>533,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>537,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>519,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>518,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>554,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>518,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>553,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>512,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>538,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>510,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>514,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>510,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>510,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,204</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>