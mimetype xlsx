--- v13 (2026-09-13)
+++ v14 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf35ebb353eea4b5c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R887ab01a835045b0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R07d2e59a386e4c7b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra08456d8a1004659"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6466694b72864c95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R07d2e59a386e4c7b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R99775a8ac9bd4152" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra08456d8a1004659" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Space Exploration Aktien im All</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U6M2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>434,337</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>443,604</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>433,389</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>438,272</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>442,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>450,628</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>436,816</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>441,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>499,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>507,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>492,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,742</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>