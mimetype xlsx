--- v14 (2026-10-04)
+++ v15 (2026-10-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R887ab01a835045b0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbcbca6641e0e4ef7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra08456d8a1004659"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R04c506f3f51a409d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R99775a8ac9bd4152" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra08456d8a1004659" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd16b9054ceed4b31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R04c506f3f51a409d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Space Exploration Aktien im All</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U6M2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>502,949</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>503,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>484,438</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>490,423</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>472,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>495,276</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>468,843</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>481,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,261</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>