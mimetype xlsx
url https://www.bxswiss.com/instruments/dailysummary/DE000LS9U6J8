--- v11 (2026-09-13)
+++ v12 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R06c0f0c6fd064808" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R80682d1333a34cf6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra901ae3668504558"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcaef4b26b40644cb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re17b63a1efce410b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra901ae3668504558" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9366514290af4f2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcaef4b26b40644cb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>QualiDivMomentum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U6J8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,546 +149,141 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...149 lines deleted...]
-          <x:t>99,483</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,058</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,526</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>99,028</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,124</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,371</x:t>
-[...317 lines deleted...]
-        <x:is>
           <x:t>99,222</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,743</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,949</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,839</x:t>
         </x:is>
       </x:c>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,337</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,119</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,236</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,340</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>