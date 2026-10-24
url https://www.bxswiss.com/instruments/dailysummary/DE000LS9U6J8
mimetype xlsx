--- v12 (2026-10-03)
+++ v13 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R80682d1333a34cf6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R72d4f9e142b8442c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcaef4b26b40644cb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0b21b7ec99d0409c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9366514290af4f2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcaef4b26b40644cb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2f3da2cae92947ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0b21b7ec99d0409c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>QualiDivMomentum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U6J8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...215 lines deleted...]
-          <x:t>14.09.2026</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,427</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,985</x:t>
-[...161 lines deleted...]
-          <x:t>97,861</x:t>
+          <x:t>97,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,819</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,371</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...217 lines deleted...]
-          <x:t>96,340</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,704</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>