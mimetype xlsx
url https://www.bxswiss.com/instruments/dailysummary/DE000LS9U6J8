--- v3 (2026-03-16)
+++ v4 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4dd63e4df70f48ad" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2340780ca8b94859" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2e78101781dd43d1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R282a3a6f223344b7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcd97045222224e58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2e78101781dd43d1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raf996bb1a6e34a70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R282a3a6f223344b7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>QualiDivMomentum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U6J8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,148</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,810</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,083</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,222</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,038</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,666</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>