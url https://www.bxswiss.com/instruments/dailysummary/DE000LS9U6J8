--- v4 (2026-04-05)
+++ v5 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2340780ca8b94859" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c56fd3a2b9a4bde" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R282a3a6f223344b7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R407e83f25c79407e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raf996bb1a6e34a70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R282a3a6f223344b7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8681e11ed09344fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R407e83f25c79407e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>QualiDivMomentum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U6J8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,814</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,661</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,768</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,391</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,936</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,436</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>