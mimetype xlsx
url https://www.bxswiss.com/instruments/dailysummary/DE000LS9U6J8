--- v5 (2026-04-25)
+++ v6 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c56fd3a2b9a4bde" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d66b5d89a684c73" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R407e83f25c79407e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R46eb07f87e994d32"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8681e11ed09344fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R407e83f25c79407e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9f35028fbe054a24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R46eb07f87e994d32" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>QualiDivMomentum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U6J8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,097</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,373</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,477</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +413,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,062</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,288</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,363</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,530</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>