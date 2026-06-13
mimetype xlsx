--- v6 (2026-05-15)
+++ v7 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d66b5d89a684c73" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Recaefe78791a4e6b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R46eb07f87e994d32"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R543a33dea015489d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9f35028fbe054a24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R46eb07f87e994d32" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfd55ff821f3c4070" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R543a33dea015489d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>QualiDivMomentum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U6J8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...419 lines deleted...]
-          <x:t>90,552</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,891</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...158 lines deleted...]
-          <x:t>90,530</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,395</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>