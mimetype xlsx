--- v7 (2026-06-13)
+++ v8 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Recaefe78791a4e6b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe4f7f497d3342aa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R543a33dea015489d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1e806b69c4314b08"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfd55ff821f3c4070" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R543a33dea015489d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6f9c71f94ae0450a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1e806b69c4314b08" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>QualiDivMomentum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U6J8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...613 lines deleted...]
-          <x:t>93,395</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,358</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>