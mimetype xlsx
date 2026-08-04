--- v8 (2026-07-15)
+++ v9 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe4f7f497d3342aa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc788d44dd920496a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1e806b69c4314b08"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbe7505ec77164234"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6f9c71f94ae0450a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1e806b69c4314b08" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcde9ac6d24d949bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbe7505ec77164234" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>QualiDivMomentum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U6J8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,501</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,672</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,084</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,013</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,991</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>