--- v9 (2026-08-04)
+++ v10 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc788d44dd920496a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R35a6d3e16bed4d49" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbe7505ec77164234"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcea15bcf0f394a80"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcde9ac6d24d949bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbe7505ec77164234" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R756c29bffd214302" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcea15bcf0f394a80" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>QualiDivMomentum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U6J8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,478 +149,60 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,224</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,864</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,904</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,654</x:t>
@@ -737,31 +319,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,509</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,381</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,420</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>