--- v10 (2026-08-24)
+++ v11 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R35a6d3e16bed4d49" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R06c0f0c6fd064808" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcea15bcf0f394a80"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra901ae3668504558"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R756c29bffd214302" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcea15bcf0f394a80" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re17b63a1efce410b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra901ae3668504558" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>QualiDivMomentum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U6J8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,579 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...82 lines deleted...]
-          <x:t>98,905</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,886</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,290</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...413 lines deleted...]
-          <x:t>99,028</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,124</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,371</x:t>
-[...31 lines deleted...]
-          <x:t>99,420</x:t>
+          <x:t>99,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,657</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>