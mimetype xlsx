--- v3 (2026-03-16)
+++ v4 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R871a22e0a79549e5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4390af6086544709" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re6001210c0594d00"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8d015c83fa254ee2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8b2ae41fa63b415e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re6001210c0594d00" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raddc2ab6260549bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8d015c83fa254ee2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ValueStars US Equity</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U6H2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,668</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,144</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,668</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,807</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,803</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,503</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,736</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,390</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>