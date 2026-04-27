--- v4 (2026-04-05)
+++ v5 (2026-04-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4390af6086544709" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4954c3e443214ed8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8d015c83fa254ee2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R80ae5e4fbd8c4c1d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raddc2ab6260549bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8d015c83fa254ee2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf7d9e86474944f16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R80ae5e4fbd8c4c1d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ValueStars US Equity</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U6H2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...382 lines deleted...]
-          <x:t>96,588</x:t>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,024</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,373</x:t>
-[...193 lines deleted...]
-          <x:t>98,390</x:t>
+          <x:t>96,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,895</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>