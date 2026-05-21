--- v5 (2026-04-27)
+++ v6 (2026-05-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4954c3e443214ed8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb72bce1a8359404b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R80ae5e4fbd8c4c1d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R332375f624fe46eb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf7d9e86474944f16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R80ae5e4fbd8c4c1d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd6c55156b4b34ed9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R332375f624fe46eb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ValueStars US Equity</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U6H2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.03.2026</x:t>
-[...144 lines deleted...]
-          <x:t>98,778</x:t>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,551</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,390</x:t>
-[...377 lines deleted...]
-          <x:t>96,895</x:t>
+          <x:t>98,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,780</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>