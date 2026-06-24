--- v6 (2026-05-21)
+++ v7 (2026-06-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb72bce1a8359404b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc1dd1f50d9f40af" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R332375f624fe46eb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R560838ab3511444b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd6c55156b4b34ed9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R332375f624fe46eb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2fce5eb81c0644c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R560838ab3511444b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ValueStars US Equity</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U6H2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...350 lines deleted...]
-          <x:t>08.05.2026</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,902</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,133</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...136 lines deleted...]
-          <x:t>98,294</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,182</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,752</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,035</x:t>
-[...80 lines deleted...]
-          <x:t>97,780</x:t>
+          <x:t>97,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,090</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>