--- v7 (2026-06-24)
+++ v8 (2026-07-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc1dd1f50d9f40af" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R90ba183cabcc4837" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R560838ab3511444b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdee4c0ef566e4a9f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2fce5eb81c0644c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R560838ab3511444b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R58186d40439c42bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdee4c0ef566e4a9f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ValueStars US Equity</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U6H2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,536 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...484 lines deleted...]
-        <x:is>
           <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,349</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,738</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,288</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,736</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +224,544 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,923</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,427</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,817</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,778</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>