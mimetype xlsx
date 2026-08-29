--- v8 (2026-07-21)
+++ v9 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R90ba183cabcc4837" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ad1a841bc38498c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdee4c0ef566e4a9f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd015f463986a4918"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R58186d40439c42bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdee4c0ef566e4a9f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3a39958f1ef544e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd015f463986a4918" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ValueStars US Equity</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U6H2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>100,778</x:t>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,538</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>