--- v9 (2026-08-29)
+++ v10 (2026-09-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ad1a841bc38498c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d4eeb43d3f4471b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd015f463986a4918"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R756a8ce8c4e7426f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3a39958f1ef544e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd015f463986a4918" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R085d818fe8414ed2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R756a8ce8c4e7426f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ValueStars US Equity</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U6H2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,117</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,432</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,385</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,631</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,756</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,193</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,524</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>