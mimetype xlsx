--- v10 (2026-09-19)
+++ v11 (2026-10-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d4eeb43d3f4471b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2823ef6c120f43f7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R756a8ce8c4e7426f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R196626937a854a5f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R085d818fe8414ed2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R756a8ce8c4e7426f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rac5b963619944cb2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R196626937a854a5f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ValueStars US Equity</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U6H2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.08.2026</x:t>
-[...215 lines deleted...]
-          <x:t>28.08.2026</x:t>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,558</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,631</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...416 lines deleted...]
-          <x:t>104,524</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,698</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>