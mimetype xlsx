--- v12 (2026-08-22)
+++ v13 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf518b9f329ec40db" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R141757e8e9424d00" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R72b8d8b9649d4ef9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2557b50daded4bca"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6bebe50f2723411a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R72b8d8b9649d4ef9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R575a1096ee6d492a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2557b50daded4bca" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Neurologie Cortex Biotech Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U6D1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,054</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,273</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,777</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,284</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,973</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,303</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>