--- v13 (2026-09-12)
+++ v14 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R141757e8e9424d00" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2bcfdf0d6f6b498f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2557b50daded4bca"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R31a574f0b0994d20"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R575a1096ee6d492a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2557b50daded4bca" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4bb0eae77020430f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R31a574f0b0994d20" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Neurologie Cortex Biotech Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U6D1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,536</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,211</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,761</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,087</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,957</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,977</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,118</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>