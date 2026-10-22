--- v14 (2026-10-02)
+++ v15 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2bcfdf0d6f6b498f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0ae12c5ac534b05" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R31a574f0b0994d20"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7b10539a08424634"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4bb0eae77020430f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R31a574f0b0994d20" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9b85d3eb35404d6d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7b10539a08424634" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Neurologie Cortex Biotech Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U6D1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,124</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,509</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,057</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,272</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,227</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,497</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,825</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>