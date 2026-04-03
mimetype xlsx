--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R30690b48e0344e19" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e183c378dd34dc4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R374bd87562e44397"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2eb539b74c0b4e86"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra685c3126cb14755" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R374bd87562e44397" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7f0c833c6b8a4026" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2eb539b74c0b4e86" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Neurologie Cortex Biotech Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U6D1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,851</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,764</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,227</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,005</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,876</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,329</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,477</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,228</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>