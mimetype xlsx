--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e183c378dd34dc4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re80a3864e50444d7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2eb539b74c0b4e86"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc14437c028f448eb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7f0c833c6b8a4026" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2eb539b74c0b4e86" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R62533526f93e4af4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc14437c028f448eb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Neurologie Cortex Biotech Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U6D1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,103</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,994</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,856</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,038</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,774</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,374</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,109</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>