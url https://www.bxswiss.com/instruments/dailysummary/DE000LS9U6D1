--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re80a3864e50444d7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc5d9a46ddbe4ad0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc14437c028f448eb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0910749580344095"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R62533526f93e4af4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc14437c028f448eb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R405349a2c3e44ba3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0910749580344095" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Neurologie Cortex Biotech Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U6D1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,567</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,513</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,076</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,221</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,278</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,301</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,316</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>