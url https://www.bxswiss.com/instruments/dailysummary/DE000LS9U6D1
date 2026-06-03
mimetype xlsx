--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc5d9a46ddbe4ad0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R26ab7c049c864bb9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0910749580344095"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd3caf24eadee49c4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R405349a2c3e44ba3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0910749580344095" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8a505ea4691d4e3a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd3caf24eadee49c4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Neurologie Cortex Biotech Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U6D1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,633</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,591</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,484</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,892</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,358</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,589</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,947</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>