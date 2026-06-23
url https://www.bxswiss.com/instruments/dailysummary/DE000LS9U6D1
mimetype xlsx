--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R26ab7c049c864bb9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c7f4602c1f641f5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd3caf24eadee49c4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfdf36b871b1b46d7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8a505ea4691d4e3a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd3caf24eadee49c4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rba8c3769d16a4dad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfdf36b871b1b46d7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Neurologie Cortex Biotech Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U6D1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,748</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,494</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,562</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,536</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,471</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,857</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,638</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,035</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>