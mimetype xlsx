--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c7f4602c1f641f5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb13f445c1d594ce7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfdf36b871b1b46d7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rca91d9ab0ef842a4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rba8c3769d16a4dad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfdf36b871b1b46d7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R928cb982823f4853" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rca91d9ab0ef842a4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Neurologie Cortex Biotech Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U6D1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,716</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,999</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,209</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,296</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,078</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>