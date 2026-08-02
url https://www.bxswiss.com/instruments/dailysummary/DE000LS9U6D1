--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb13f445c1d594ce7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R12989308a2ff4f04" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rca91d9ab0ef842a4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R467514eee49f4fac"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R928cb982823f4853" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rca91d9ab0ef842a4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R15e680357b314642" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R467514eee49f4fac" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Neurologie Cortex Biotech Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U6D1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,823</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,969</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,832</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,238</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,989</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,266</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>