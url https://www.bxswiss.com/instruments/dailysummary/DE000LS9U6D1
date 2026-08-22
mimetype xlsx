--- v11 (2026-08-02)
+++ v12 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R12989308a2ff4f04" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf518b9f329ec40db" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R467514eee49f4fac"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R72b8d8b9649d4ef9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R15e680357b314642" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R467514eee49f4fac" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6bebe50f2723411a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R72b8d8b9649d4ef9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Neurologie Cortex Biotech Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U6D1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,347</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,311</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,953</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,654</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,697</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,722</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,588</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,396</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>