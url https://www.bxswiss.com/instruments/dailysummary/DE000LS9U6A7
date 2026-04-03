--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R02293bde5f4f46d4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfeed103f6afa4054" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re2a1bc0d7a14442a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R06da7f3bf17c4886"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcf1dfab2b3f44391" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re2a1bc0d7a14442a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R00a49a9516374e92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R06da7f3bf17c4886" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SlimTech Investments</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U6A7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,508</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,666</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,442</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,103</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,076</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,489</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,437</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>