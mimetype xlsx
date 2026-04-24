--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfeed103f6afa4054" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc317a7324a74cda" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R06da7f3bf17c4886"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rba2a8af262644b73"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R00a49a9516374e92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R06da7f3bf17c4886" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7f7544a3696441c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rba2a8af262644b73" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SlimTech Investments</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U6A7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,412</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,431</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,471</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,256</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,031</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,134</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,252</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>