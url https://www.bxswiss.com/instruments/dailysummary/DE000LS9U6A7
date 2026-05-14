--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc317a7324a74cda" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b1aa1734c094fbc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rba2a8af262644b73"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R87e66419e165451d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7f7544a3696441c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rba2a8af262644b73" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R07e697dc9aa64f03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R87e66419e165451d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SlimTech Investments</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U6A7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,687</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,566</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,519</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,589</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,479</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,118</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,022</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>