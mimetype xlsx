--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b1aa1734c094fbc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R87db97612b7f4de9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R87e66419e165451d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re5bc4e6ac2c04929"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R07e697dc9aa64f03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R87e66419e165451d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc43bfcf650fa4cfa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re5bc4e6ac2c04929" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SlimTech Investments</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U6A7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,927</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,697</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,393</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,409</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,857</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,306</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,399</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,519</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>