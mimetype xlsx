--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R87db97612b7f4de9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R19e44bf0a38c437f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re5bc4e6ac2c04929"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rebcb5fbf52504175"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc43bfcf650fa4cfa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re5bc4e6ac2c04929" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1a850821108d44ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rebcb5fbf52504175" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SlimTech Investments</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U6A7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...328 lines deleted...]
-          <x:t>84,424</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,614</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,884</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>84,388</x:t>
-[...214 lines deleted...]
-        <x:is>
           <x:t>83,538</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,018</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>