--- v10 (2026-06-23)
+++ v11 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R19e44bf0a38c437f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re931765df45246df" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rebcb5fbf52504175"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rac328af830ed49ff"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1a850821108d44ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rebcb5fbf52504175" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re4b58abc66304882" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rac328af830ed49ff" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SlimTech Investments</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U6A7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,106</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,897</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,993</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,311</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,224</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,954</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>