--- v11 (2026-07-14)
+++ v12 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re931765df45246df" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re3d54411d0fa4cd0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rac328af830ed49ff"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re5bf37daca724123"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re4b58abc66304882" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rac328af830ed49ff" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1b984e72e6384065" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re5bf37daca724123" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SlimTech Investments</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U6A7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,803</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,179</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,549</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,486</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,501</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,258</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,906</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>