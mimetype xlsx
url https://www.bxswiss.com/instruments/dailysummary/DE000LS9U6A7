--- v12 (2026-08-03)
+++ v13 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re3d54411d0fa4cd0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R009e8c39ef9c44bb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re5bf37daca724123"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R650d4b5ac334491a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1b984e72e6384065" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re5bf37daca724123" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R21c9de5eaab54a4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R650d4b5ac334491a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SlimTech Investments</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U6A7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...85 lines deleted...]
-          <x:t>95,855</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,754</x:t>
-[...457 lines deleted...]
-        <x:is>
           <x:t>93,888</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,004</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,859</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,971</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,022</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,889</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>