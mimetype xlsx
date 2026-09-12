--- v13 (2026-08-23)
+++ v14 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R009e8c39ef9c44bb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b21f1b6eeaf4d04" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R650d4b5ac334491a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5bd111d6bebc48fb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R21c9de5eaab54a4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R650d4b5ac334491a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd151f7ac3d044334" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5bd111d6bebc48fb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SlimTech Investments</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U6A7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...301 lines deleted...]
-          <x:t>92,684</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,854</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>92,656</x:t>
-[...301 lines deleted...]
-          <x:t>97,889</x:t>
+          <x:t>95,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,345</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>