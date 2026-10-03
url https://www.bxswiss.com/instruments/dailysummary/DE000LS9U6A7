--- v14 (2026-09-12)
+++ v15 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b21f1b6eeaf4d04" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6307cd901d044435" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5bd111d6bebc48fb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc85fb3297329487b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd151f7ac3d044334" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5bd111d6bebc48fb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9085ab5269bf4e08" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc85fb3297329487b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SlimTech Investments</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U6A7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,269</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,063</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,033</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,155</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,362</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,181</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,496</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>