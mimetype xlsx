--- v15 (2026-10-03)
+++ v16 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6307cd901d044435" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb4867e2a7344a0c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc85fb3297329487b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R46d4fe5e1cf34fd0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9085ab5269bf4e08" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc85fb3297329487b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7c9cf469ee5f4ea3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R46d4fe5e1cf34fd0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SlimTech Investments</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U6A7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...134 lines deleted...]
-          <x:t>08.09.2026</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,854</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,093</x:t>
-[...107 lines deleted...]
-          <x:t>93,553</x:t>
+          <x:t>92,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>92,661</x:t>
-[...377 lines deleted...]
-          <x:t>89,496</x:t>
+          <x:t>89,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,115</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>