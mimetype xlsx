--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R58cd5e2b92724a7b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e5c9e28b5e9471a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9bdd29a742ec422b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R72d74984a1034a2c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re9ab485aa0d944de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9bdd29a742ec422b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R351cd08b52a24401" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R72d74984a1034a2c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>China2Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U633</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,053</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,492</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,963</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,134</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,324</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,492</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,266</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>