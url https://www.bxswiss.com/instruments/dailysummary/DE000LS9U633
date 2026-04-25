--- v5 (2026-04-03)
+++ v6 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e5c9e28b5e9471a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb911a3764a1241c3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R72d74984a1034a2c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdecfaeca2344452a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R351cd08b52a24401" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R72d74984a1034a2c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R968d8aad68fd4da6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdecfaeca2344452a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>China2Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U633</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,509 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...457 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,024</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,553</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,691</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,053</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,794</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,838</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,507</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,730</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>