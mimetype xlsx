--- v6 (2026-04-25)
+++ v7 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb911a3764a1241c3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc8d03b9af80842eb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdecfaeca2344452a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc092fd60707346f4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R968d8aad68fd4da6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdecfaeca2344452a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R44b2bf7eaded4356" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc092fd60707346f4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>China2Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U633</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,968</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,637</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,575</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,976</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,111</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,401</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,178</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>