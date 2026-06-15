--- v7 (2026-05-16)
+++ v8 (2026-06-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc8d03b9af80842eb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re487bb3b0b9e4666" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc092fd60707346f4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0332ac1c78c3437b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R44b2bf7eaded4356" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc092fd60707346f4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb7641d27ddb04e9a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0332ac1c78c3437b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>China2Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U633</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,572 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...565 lines deleted...]
-        <x:is>
           <x:t>14.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,734</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,009</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,415</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>