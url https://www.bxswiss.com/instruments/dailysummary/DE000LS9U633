--- v8 (2026-06-15)
+++ v9 (2026-07-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re487bb3b0b9e4666" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R354f7104ba304309" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0332ac1c78c3437b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf812cb1ab28541c5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb7641d27ddb04e9a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0332ac1c78c3437b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra611634992474fed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf812cb1ab28541c5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>China2Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U633</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,381 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.05.2026</x:t>
-[...329 lines deleted...]
-        <x:is>
           <x:t>03.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,497</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,617</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,604</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,930</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -690,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,211</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,092</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,661</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>