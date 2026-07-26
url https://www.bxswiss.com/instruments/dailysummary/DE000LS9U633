--- v9 (2026-07-05)
+++ v10 (2026-07-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R354f7104ba304309" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R148c5b7f03104316" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf812cb1ab28541c5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6b37513aa10349d8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra611634992474fed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf812cb1ab28541c5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R62fae1b94db84b53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6b37513aa10349d8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>China2Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U633</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,836</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,164</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,762</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,950</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,606</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,668</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,313</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,740</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>