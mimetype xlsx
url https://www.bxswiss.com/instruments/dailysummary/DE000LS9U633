--- v10 (2026-07-26)
+++ v11 (2026-08-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R148c5b7f03104316" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rddcb40490600469e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6b37513aa10349d8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf2329fc534dc42be"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R62fae1b94db84b53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6b37513aa10349d8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra8c66a46870344dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf2329fc534dc42be" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>China2Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U633</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,888</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,528</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,887</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,229</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,809</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,181</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,176</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>