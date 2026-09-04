--- v11 (2026-08-15)
+++ v12 (2026-09-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rddcb40490600469e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R89929be3cf9b40d2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf2329fc534dc42be"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R622a2d01f1a44811"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra8c66a46870344dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf2329fc534dc42be" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7535b8da11b84157" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R622a2d01f1a44811" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>China2Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U633</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.07.2026</x:t>
-[...149 lines deleted...]
-          <x:t>88,393</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,143</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,445</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...474 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,874</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,412</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>