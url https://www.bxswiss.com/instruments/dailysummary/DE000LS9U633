--- v12 (2026-09-04)
+++ v13 (2026-09-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R89929be3cf9b40d2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5815effdea7644dd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R622a2d01f1a44811"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc254432c55664e47"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7535b8da11b84157" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R622a2d01f1a44811" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R98930c85dc9a410a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc254432c55664e47" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>China2Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U633</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,334</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,206</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,467</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,483</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>