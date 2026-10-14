--- v13 (2026-09-24)
+++ v14 (2026-10-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5815effdea7644dd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9027f1f39cdc42c7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc254432c55664e47"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0f4cccc71f334d06"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R98930c85dc9a410a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc254432c55664e47" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf9a26b9441cf4477" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0f4cccc71f334d06" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>China2Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U633</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...311 lines deleted...]
-          <x:t>85,762</x:t>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,506</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,802</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.09.2026</x:t>
-[...198 lines deleted...]
-          <x:t>84,551</x:t>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,002</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,216</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>84,270</x:t>
-[...6 lines deleted...]
-          <x:t>21.09.2026</x:t>
+          <x:t>82,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,121</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>85,308</x:t>
-[...63 lines deleted...]
-          <x:t>85,483</x:t>
+          <x:t>85,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,141</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>