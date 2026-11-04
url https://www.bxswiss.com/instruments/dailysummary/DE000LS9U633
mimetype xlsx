--- v14 (2026-10-14)
+++ v15 (2026-11-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9027f1f39cdc42c7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdfeb127654c3449c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0f4cccc71f334d06"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raf1a1dee1bac4320"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf9a26b9441cf4477" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0f4cccc71f334d06" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0f921caaf12446d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raf1a1dee1bac4320" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>China2Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U633</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...117 lines deleted...]
-          <x:t>84,551</x:t>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,002</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,216</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>84,270</x:t>
-[...6 lines deleted...]
-          <x:t>21.09.2026</x:t>
+          <x:t>82,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,121</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>85,308</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>85,407</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,846</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,265</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,256</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,632</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,022</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,351</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>