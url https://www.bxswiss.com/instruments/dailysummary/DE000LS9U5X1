--- v6 (2026-03-14)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb1cd3ed1504a459a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R174f7921ed244a7b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0f05feb25015450f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfcc4187113e44b47"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd0d4c4fe646b4302" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0f05feb25015450f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb4407f7ade9142b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfcc4187113e44b47" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Innoxx Global</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U5X1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...387 lines deleted...]
-          <x:t>119,566</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,757</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,792</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...244 lines deleted...]
-          <x:t>116,861</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,287</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>