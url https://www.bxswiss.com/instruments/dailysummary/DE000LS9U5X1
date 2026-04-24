--- v7 (2026-04-03)
+++ v8 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R174f7921ed244a7b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R182784b2b0fd4883" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfcc4187113e44b47"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbb3f15f2de664293"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb4407f7ade9142b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfcc4187113e44b47" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3ff7ac74363c4a72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbb3f15f2de664293" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Innoxx Global</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U5X1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...220 lines deleted...]
-          <x:t>116,691</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,042</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,864</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>116,296</x:t>
-[...382 lines deleted...]
-          <x:t>119,287</x:t>
+          <x:t>118,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,467</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>