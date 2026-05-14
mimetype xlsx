--- v8 (2026-04-24)
+++ v9 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R182784b2b0fd4883" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf2f6f6fb3e3742e8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbb3f15f2de664293"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7a1de90549c64d4f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3ff7ac74363c4a72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbb3f15f2de664293" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R29edb8e5525b4be0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7a1de90549c64d4f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Innoxx Global</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U5X1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,583</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,827</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,222</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,520</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,676</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,987</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,866</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,637</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>