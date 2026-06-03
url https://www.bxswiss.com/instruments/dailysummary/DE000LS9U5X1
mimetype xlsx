--- v9 (2026-05-14)
+++ v10 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf2f6f6fb3e3742e8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdcc3780a31744546" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7a1de90549c64d4f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R00d8df1e77b0413f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R29edb8e5525b4be0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7a1de90549c64d4f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfc1377948508461f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R00d8df1e77b0413f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Innoxx Global</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U5X1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,637</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,666</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,880</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,879</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,942</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,651</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>