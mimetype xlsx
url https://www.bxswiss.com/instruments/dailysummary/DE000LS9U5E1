--- v5 (2026-03-15)
+++ v6 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf9dd36ef8789450d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R50d44e10a6824bcc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1e77b1b8a3fd4fab"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R56a83a0a37f64141"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R24fb7ead3cf54c65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1e77b1b8a3fd4fab" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6f0374f4b88242ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R56a83a0a37f64141" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Buffetology Blueprint</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U5E1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,447</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,921</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,232</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,660</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,722</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,172</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,694</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,602</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>