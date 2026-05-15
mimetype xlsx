--- v6 (2026-04-05)
+++ v7 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R50d44e10a6824bcc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re04aedd44bf24ac7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R56a83a0a37f64141"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re263cfe7dee24df6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6f0374f4b88242ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R56a83a0a37f64141" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R77a160b75f2a4cb9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re263cfe7dee24df6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Buffetology Blueprint</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U5E1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...68 lines deleted...]
-          <x:t>92,308</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,772</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.03.2026</x:t>
-[...505 lines deleted...]
-          <x:t>91,602</x:t>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,409</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>