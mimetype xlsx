--- v7 (2026-05-15)
+++ v8 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re04aedd44bf24ac7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcaf37141d11d4021" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re263cfe7dee24df6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raa7970ed5a504ec4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R77a160b75f2a4cb9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re263cfe7dee24df6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra1c0ae15997647f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raa7970ed5a504ec4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Buffetology Blueprint</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U5E1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...166 lines deleted...]
-          <x:t>92,469</x:t>
+          <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>91,692</x:t>
-[...183 lines deleted...]
-          <x:t>93,907</x:t>
+          <x:t>92,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,141</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,304</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>92,437</x:t>
-[...16 lines deleted...]
-          <x:t>92,990</x:t>
+          <x:t>92,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,881</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>92,772</x:t>
-[...168 lines deleted...]
-          <x:t>13.05.2026</x:t>
+          <x:t>92,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,709</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,881</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,554</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>