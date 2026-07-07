--- v8 (2026-06-05)
+++ v9 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcaf37141d11d4021" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R506137ae7c8a4c66" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raa7970ed5a504ec4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfa75052501214ab6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra1c0ae15997647f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raa7970ed5a504ec4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re97842c5e41b4351" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfa75052501214ab6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Buffetology Blueprint</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U5E1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...365 lines deleted...]
-          <x:t>93,466</x:t>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,062</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...148 lines deleted...]
-          <x:t>94,685</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,966</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>93,976</x:t>
-[...80 lines deleted...]
-          <x:t>93,554</x:t>
+          <x:t>94,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,623</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>