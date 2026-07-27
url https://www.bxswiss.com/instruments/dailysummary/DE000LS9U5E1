--- v9 (2026-07-07)
+++ v10 (2026-07-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R506137ae7c8a4c66" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb819ee33b6a74f38" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfa75052501214ab6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5589d65b82c74e9e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re97842c5e41b4351" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfa75052501214ab6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re79bac0f51044cc0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5589d65b82c74e9e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Buffetology Blueprint</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U5E1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>25.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,017</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,506</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,905</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,169</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,611</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,286</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>