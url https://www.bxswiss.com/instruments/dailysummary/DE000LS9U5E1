--- v10 (2026-07-27)
+++ v11 (2026-08-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb819ee33b6a74f38" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc5b5f231c57843d5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5589d65b82c74e9e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb106e6ead284422e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re79bac0f51044cc0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5589d65b82c74e9e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcdace3e823b04843" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb106e6ead284422e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Buffetology Blueprint</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U5E1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>16.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,683</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,198</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,621</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,181</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,124</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,071</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,286</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>