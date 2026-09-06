--- v11 (2026-08-16)
+++ v12 (2026-09-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc5b5f231c57843d5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdca1d0bbcc0244b1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb106e6ead284422e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R76afa154a7c94c2b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcdace3e823b04843" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb106e6ead284422e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1911f0ed17494ea9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R76afa154a7c94c2b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Buffetology Blueprint</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U5E1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.07.2026</x:t>
-[...26 lines deleted...]
-          <x:t>17.07.2026</x:t>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,901</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,242</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...551 lines deleted...]
-          <x:t>100,286</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,604</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>