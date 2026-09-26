--- v12 (2026-09-06)
+++ v13 (2026-09-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdca1d0bbcc0244b1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re76e5db829d44b79" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R76afa154a7c94c2b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5ee23b075f2149c7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1911f0ed17494ea9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R76afa154a7c94c2b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R242603e12b1b48f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5ee23b075f2149c7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Buffetology Blueprint</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U5E1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.08.2026</x:t>
-[...117 lines deleted...]
-          <x:t>100,282</x:t>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,582</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,668</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,064</x:t>
-[...195 lines deleted...]
-          <x:t>21.08.2026</x:t>
+          <x:t>99,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,776</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,091</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...281 lines deleted...]
-          <x:t>99,604</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,521</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>