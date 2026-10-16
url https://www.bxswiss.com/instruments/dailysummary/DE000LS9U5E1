--- v13 (2026-09-26)
+++ v14 (2026-10-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re76e5db829d44b79" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R39c95614c84241c6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5ee23b075f2149c7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1440ea5312cd4ec5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R242603e12b1b48f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5ee23b075f2149c7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R14a1f46c62b84f6a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1440ea5312cd4ec5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Buffetology Blueprint</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U5E1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,446 +149,68 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.08.2026</x:t>
-[...122 lines deleted...]
-          <x:t>99,943</x:t>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,804</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,179</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...263 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,259</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,844</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,934</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,597</x:t>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,607</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,831</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,166</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,825</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>