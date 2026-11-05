--- v14 (2026-10-16)
+++ v15 (2026-11-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R39c95614c84241c6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref670087309d4133" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1440ea5312cd4ec5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raef38ec9234944e7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R14a1f46c62b84f6a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1440ea5312cd4ec5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R87194bd721934c81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raef38ec9234944e7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Buffetology Blueprint</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U5E1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,164</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,926</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,839</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,949</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,886</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,781</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,769</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>