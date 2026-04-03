--- v6 (2026-03-14)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R29a56d32d8654200" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e45a12e1a25480d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbaa5e768b2c846c4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc7f58c03cad8470a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcb1732e66c13495c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbaa5e768b2c846c4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R41f746e0413c41b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc7f58c03cad8470a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Krebs Biotech CancerBusters</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U583</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,272</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,927</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,527</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,046</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,721</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>