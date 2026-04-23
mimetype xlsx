--- v7 (2026-04-03)
+++ v8 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e45a12e1a25480d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d44e0fd77094084" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc7f58c03cad8470a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb7753300b6564fa8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R41f746e0413c41b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc7f58c03cad8470a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbc72cebac3d54d5f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb7753300b6564fa8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Krebs Biotech CancerBusters</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U583</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,354</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,168</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,347</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,979</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,784</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,422</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>