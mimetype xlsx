--- v8 (2026-04-23)
+++ v9 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d44e0fd77094084" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R63f7f79381f548ae" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb7753300b6564fa8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1eeaf0dfcbe94b1c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbc72cebac3d54d5f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb7753300b6564fa8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3db34173df4948ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1eeaf0dfcbe94b1c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Krebs Biotech CancerBusters</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U583</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,948</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,531</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,496</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,302</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,089</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,084</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>