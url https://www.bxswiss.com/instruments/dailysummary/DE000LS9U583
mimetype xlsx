--- v9 (2026-05-14)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R63f7f79381f548ae" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R506079ccea4b4a98" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1eeaf0dfcbe94b1c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0809e23d3dbd45b4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3db34173df4948ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1eeaf0dfcbe94b1c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rabf8850b25ab42be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0809e23d3dbd45b4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Krebs Biotech CancerBusters</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U583</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...586 lines deleted...]
-          <x:t>210,084</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,635</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>