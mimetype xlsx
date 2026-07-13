--- v10 (2026-06-23)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R506079ccea4b4a98" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c8c915d5ae848c1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0809e23d3dbd45b4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ree7d24aef5684d0b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rabf8850b25ab42be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0809e23d3dbd45b4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0a46b8fef1464f84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ree7d24aef5684d0b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Krebs Biotech CancerBusters</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U583</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,704</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,502</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,470</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,573</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,686</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,691</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>