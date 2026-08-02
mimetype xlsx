--- v11 (2026-07-13)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c8c915d5ae848c1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reecf5cb635b24c4a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ree7d24aef5684d0b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc1da949caf1a4d4f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0a46b8fef1464f84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ree7d24aef5684d0b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra43196f780414609" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc1da949caf1a4d4f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Krebs Biotech CancerBusters</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U583</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,475 +149,97 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...63 lines deleted...]
-          <x:t>240,081</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,108</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>233,915</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>234,479</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,639</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,858</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,391</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,114</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,904</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,818</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,742</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>