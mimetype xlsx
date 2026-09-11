--- v12 (2026-08-02)
+++ v13 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reecf5cb635b24c4a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8193cd5d6f1b49b5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc1da949caf1a4d4f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5c0739f765ee4c96"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra43196f780414609" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc1da949caf1a4d4f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5ac07a9ce3cd4635" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5c0739f765ee4c96" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Krebs Biotech CancerBusters</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U583</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...613 lines deleted...]
-          <x:t>200,742</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,713</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>