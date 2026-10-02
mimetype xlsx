--- v13 (2026-09-11)
+++ v14 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8193cd5d6f1b49b5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2535bcd976394519" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5c0739f765ee4c96"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6db17e1fdef6413e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5ac07a9ce3cd4635" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5c0739f765ee4c96" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R74dfd7cdbe40430d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6db17e1fdef6413e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Krebs Biotech CancerBusters</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U583</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>246,774</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>246,786</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,188</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,726</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,448</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,897</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,015</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>