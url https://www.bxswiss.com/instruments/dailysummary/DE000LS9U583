--- v14 (2026-10-02)
+++ v15 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2535bcd976394519" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R09210488f2cd41fb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6db17e1fdef6413e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R90e14ad2adad4936"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R74dfd7cdbe40430d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6db17e1fdef6413e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9f60f5d977d144e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R90e14ad2adad4936" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Krebs Biotech CancerBusters</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U583</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,601</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>256,454</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,318</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>254,546</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>305,152</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>305,152</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>295,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>296,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,673</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>