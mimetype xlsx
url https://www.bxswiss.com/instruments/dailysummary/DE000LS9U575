--- v12 (2026-09-14)
+++ v13 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R05808918b7414ff2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf2411b9349604b5d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra9acfc0881d14e6c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R49d50be17c304bed"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R46b8079034224ef4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra9acfc0881d14e6c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8d6a554a805d4d7b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R49d50be17c304bed" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>World Building And Construction</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U575</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,599 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...156 lines deleted...]
-          <x:t>134,793</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,142</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,253</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,971</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,777</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,263</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,406</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>