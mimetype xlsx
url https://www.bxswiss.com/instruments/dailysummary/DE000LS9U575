--- v13 (2026-10-04)
+++ v14 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf2411b9349604b5d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd1e53aaafb284675" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R49d50be17c304bed"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfabf32cbb9c44478"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8d6a554a805d4d7b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R49d50be17c304bed" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbc3f2c1fe7f746dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfabf32cbb9c44478" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>World Building And Construction</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U575</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,546 +149,141 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...252 lines deleted...]
-          <x:t>132,792</x:t>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,452</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>132,792</x:t>
-[...231 lines deleted...]
-        <x:is>
           <x:t>133,917</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,404</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,778</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,555</x:t>
         </x:is>
       </x:c>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,942</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,112</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,465</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>