--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b48adee000440af" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1e239c447d0b4187" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R07b211f972c74bfa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rafeebabd591a4613"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9e97324c800f433d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R07b211f972c74bfa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R36076d2297054bf1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rafeebabd591a4613" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>World Building And Construction</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U575</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,892</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,921</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,132</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,691</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,541</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,559</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,250</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>