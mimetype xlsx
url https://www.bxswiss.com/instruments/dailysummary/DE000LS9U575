--- v6 (2026-04-03)
+++ v7 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1e239c447d0b4187" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R00a76d85cc994327" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rafeebabd591a4613"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R38c2eac1fd55456f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R36076d2297054bf1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rafeebabd591a4613" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7ff4b41604474b6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R38c2eac1fd55456f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>World Building And Construction</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U575</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,197</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,794</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,806</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,850</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,362</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,917</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,676</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,863</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>