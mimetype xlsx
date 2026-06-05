--- v7 (2026-04-26)
+++ v8 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R00a76d85cc994327" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re9160959661c4b21" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R38c2eac1fd55456f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdb367ff80b6243a1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7ff4b41604474b6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R38c2eac1fd55456f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R08b0786a695d4b37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdb367ff80b6243a1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>World Building And Construction</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U575</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...559 lines deleted...]
-          <x:t>140,863</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,858</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>