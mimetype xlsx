--- v8 (2026-06-05)
+++ v9 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re9160959661c4b21" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R48b5083cdaef491c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdb367ff80b6243a1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R35a968e3502b4fa0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R08b0786a695d4b37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdb367ff80b6243a1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R36716a9b9abe4517" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R35a968e3502b4fa0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>World Building And Construction</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U575</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,016</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,901</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,513</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,108</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,444</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,921</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>