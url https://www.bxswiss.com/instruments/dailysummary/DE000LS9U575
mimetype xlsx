--- v9 (2026-06-25)
+++ v10 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R48b5083cdaef491c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Recfd8a2d164a4192" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R35a968e3502b4fa0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raf32d566c59e457b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R36716a9b9abe4517" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R35a968e3502b4fa0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rff5801c8a95a4b71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raf32d566c59e457b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>World Building And Construction</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U575</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,477</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,359</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,186</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,063</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,703</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>