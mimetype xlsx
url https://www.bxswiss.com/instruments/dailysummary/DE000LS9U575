--- v10 (2026-07-15)
+++ v11 (2026-08-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Recfd8a2d164a4192" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R30cc6db964b74cba" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raf32d566c59e457b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re522b67a7a7744d8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rff5801c8a95a4b71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raf32d566c59e457b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdd8c476934984b28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re522b67a7a7744d8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>World Building And Construction</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U575</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>137,703</x:t>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,198</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>