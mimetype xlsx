--- v11 (2026-08-25)
+++ v12 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R30cc6db964b74cba" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R05808918b7414ff2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re522b67a7a7744d8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra9acfc0881d14e6c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdd8c476934984b28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re522b67a7a7744d8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R46b8079034224ef4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra9acfc0881d14e6c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>World Building And Construction</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U575</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,53 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,027</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,734</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,969</x:t>
@@ -737,31 +339,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,491</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,324</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,079</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,678</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>