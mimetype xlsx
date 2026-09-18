--- v13 (2026-08-29)
+++ v14 (2026-09-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R46c63efd295646f0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R91c50e5591de4a1b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb292619201114f45"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R123e0406deef45f1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra858b182c393456b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb292619201114f45" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra1d31c291e7b47a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R123e0406deef45f1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Beyond America - Hidden Values </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U567</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,653 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.07.2026</x:t>
-[...306 lines deleted...]
-          <x:t>97,012</x:t>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,693</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,696</x:t>
-[...259 lines deleted...]
-          <x:t>98,179</x:t>
+          <x:t>97,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,726</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,798</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,098</x:t>
-[...53 lines deleted...]
-          <x:t>97,951</x:t>
+          <x:t>97,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,167</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>