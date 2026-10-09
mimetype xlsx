--- v14 (2026-09-18)
+++ v15 (2026-10-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R91c50e5591de4a1b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb8be675c749c4345" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R123e0406deef45f1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra91519499c614388"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra1d31c291e7b47a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R123e0406deef45f1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R99ea1e418f9e4d18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra91519499c614388" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Beyond America - Hidden Values </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U567</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,97 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...178 lines deleted...]
-          <x:t>98,179</x:t>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,726</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,798</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,098</x:t>
-[...241 lines deleted...]
-        <x:is>
           <x:t>97,840</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,399</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,908</x:t>
         </x:is>
       </x:c>
@@ -771,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,062</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,868</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,503</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>