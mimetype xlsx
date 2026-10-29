--- v15 (2026-10-09)
+++ v16 (2026-10-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb8be675c749c4345" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f31b2ac14ab4135" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra91519499c614388"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9393b69e543940de"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R99ea1e418f9e4d18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra91519499c614388" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8152b213ef984ad0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9393b69e543940de" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Beyond America - Hidden Values </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U567</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,517</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,897</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,421</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,514</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,632</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,617</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,618</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,375</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>