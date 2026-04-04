--- v6 (2026-03-14)
+++ v7 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R18ab7f43b0b547ab" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8df8320f3a5644e5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0c85fd5e0cfb4be4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfc52ce5a29f6499f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R04c297817a5749df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0c85fd5e0cfb4be4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re5922f604fb146c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfc52ce5a29f6499f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Beyond America - Hidden Values </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U567</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,306 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.03.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.03.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.03.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.03.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.03.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.03.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...16 lines deleted...]
-          <x:t>85,939</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,751</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>