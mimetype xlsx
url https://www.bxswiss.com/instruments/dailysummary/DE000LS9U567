--- v7 (2026-04-04)
+++ v8 (2026-04-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8df8320f3a5644e5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc6adb461e555480e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfc52ce5a29f6499f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R62dcd113f89549b7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re5922f604fb146c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfc52ce5a29f6499f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4e465b7e61ad4b3d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R62dcd113f89549b7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Beyond America - Hidden Values </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U567</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,169 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...117 lines deleted...]
-        <x:is>
           <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,726</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,308</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,481</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,914</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -424,31 +305,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,194</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,799</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,767</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,317</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>