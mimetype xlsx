--- v8 (2026-04-27)
+++ v9 (2026-05-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc6adb461e555480e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa3a3920146f4f25" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R62dcd113f89549b7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc4990c60ea954c0e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4e465b7e61ad4b3d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R62dcd113f89549b7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4eaf4aa8692c4db9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc4990c60ea954c0e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Beyond America - Hidden Values </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U567</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,494</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,802</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,119</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,424</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +278,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,042</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,329</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,611</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,972</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>