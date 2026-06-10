--- v9 (2026-05-20)
+++ v10 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa3a3920146f4f25" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R565e6008864b471a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc4990c60ea954c0e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcfc18b351ea34bb5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4eaf4aa8692c4db9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc4990c60ea954c0e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R45aa634268fa4aaa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcfc18b351ea34bb5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Beyond America - Hidden Values </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U567</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,546 +149,168 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...171 lines deleted...]
-          <x:t>89,695</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,257</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>89,398</x:t>
-[...312 lines deleted...]
-        <x:is>
           <x:t>89,391</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,586</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,102</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,532</x:t>
         </x:is>
       </x:c>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,987</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,375</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>