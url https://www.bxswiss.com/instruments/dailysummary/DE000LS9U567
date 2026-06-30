--- v10 (2026-06-10)
+++ v11 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R565e6008864b471a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc649a9c65f294202" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcfc18b351ea34bb5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R871912c8514d493b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R45aa634268fa4aaa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcfc18b351ea34bb5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcb7e13411b2748a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R871912c8514d493b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Beyond America - Hidden Values </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U567</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,088</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,354</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,206</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,663</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,471</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,091</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,579</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,245</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>