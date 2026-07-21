--- v11 (2026-06-30)
+++ v12 (2026-07-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc649a9c65f294202" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R196c4b39981d4e69" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R871912c8514d493b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdb3c7243041e4035"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcb7e13411b2748a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R871912c8514d493b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R21beb10bd890415a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdb3c7243041e4035" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Beyond America - Hidden Values </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U567</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,481</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,633</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,293</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,554</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,457</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,762</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,157</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,093</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>