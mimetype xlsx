--- v12 (2026-07-21)
+++ v13 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R196c4b39981d4e69" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R46c63efd295646f0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdb3c7243041e4035"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb292619201114f45"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R21beb10bd890415a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdb3c7243041e4035" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra858b182c393456b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb292619201114f45" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Beyond America - Hidden Values </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U567</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>92,093</x:t>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,951</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>