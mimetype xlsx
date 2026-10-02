--- v13 (2026-09-12)
+++ v14 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R05d702fdb6e24e9f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c75e44ce40a4356" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdc317ceda8014a1a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd43d8610583e4d1b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R82795a5483f641fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdc317ceda8014a1a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R960caa494a094ee1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd43d8610583e4d1b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DNA Dollars Biotech Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U4V8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,224</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,599</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,954</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,418</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,548</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,282</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,118</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,199</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>