--- v14 (2026-10-02)
+++ v15 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c75e44ce40a4356" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0561fdf14d74f3b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd43d8610583e4d1b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4fb40ee534f84a94"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R960caa494a094ee1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd43d8610583e4d1b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8eb4e2f6c40342a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4fb40ee534f84a94" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DNA Dollars Biotech Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U4V8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,214</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,964</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,356</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,212</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,238</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,184</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,253</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>