--- v4 (2026-03-14)
+++ v5 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R37215b91f74a45de" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f3506b3d3f74d6a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8b7a1de4bd5e4601"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcd6a0d868e044c9c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4c04e17eb8cd4de1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8b7a1de4bd5e4601" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R42a2706250a9466c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcd6a0d868e044c9c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DNA Dollars Biotech Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U4V8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,087</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,277</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,417</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,735</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,946</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,742</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,821</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>