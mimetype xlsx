--- v5 (2026-04-04)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f3506b3d3f74d6a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R27b7f9cba62a430e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcd6a0d868e044c9c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2c6ed3290d67410b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R42a2706250a9466c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcd6a0d868e044c9c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0dda5891299641ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2c6ed3290d67410b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DNA Dollars Biotech Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U4V8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,752</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,263</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,710</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,573</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,933</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,571</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,270</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>