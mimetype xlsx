--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R27b7f9cba62a430e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5901e98342de46c5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2c6ed3290d67410b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R43310e9ae471461e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0dda5891299641ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2c6ed3290d67410b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re9d5d0214f01480b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R43310e9ae471461e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DNA Dollars Biotech Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U4V8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,926</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,603</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,362</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,425</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,268</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,786</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>