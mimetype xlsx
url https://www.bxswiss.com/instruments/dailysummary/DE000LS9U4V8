--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5901e98342de46c5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ed2fded0db144aa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R43310e9ae471461e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R77faa0d694534b02"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re9d5d0214f01480b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R43310e9ae471461e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R05a75ae375ce44c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R77faa0d694534b02" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DNA Dollars Biotech Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U4V8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,754</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,786</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,638</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,494</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,648</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,576</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,958</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>