--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ed2fded0db144aa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2943d5be102b4290" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R77faa0d694534b02"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R68f3f6855f7b4b6f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R05a75ae375ce44c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R77faa0d694534b02" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8c89a43b97fc4613" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R68f3f6855f7b4b6f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DNA Dollars Biotech Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U4V8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,301</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,002</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,150</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,916</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,243</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,929</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>