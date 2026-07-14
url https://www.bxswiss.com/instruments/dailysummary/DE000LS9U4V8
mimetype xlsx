--- v9 (2026-06-23)
+++ v10 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2943d5be102b4290" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf5ccee5d3d764b20" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R68f3f6855f7b4b6f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0c4d684938954969"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8c89a43b97fc4613" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R68f3f6855f7b4b6f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re8aa3ee6b23441c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0c4d684938954969" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DNA Dollars Biotech Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U4V8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,253</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,301</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,576</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,132</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,382</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,848</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,625</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>