--- v10 (2026-07-14)
+++ v11 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf5ccee5d3d764b20" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6cc2fa4f5fc04327" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0c4d684938954969"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6f803ecb16ec43af"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re8aa3ee6b23441c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0c4d684938954969" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R31c1bc54b78b45ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6f803ecb16ec43af" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DNA Dollars Biotech Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U4V8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,143</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,674</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,801</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,327</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,633</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,819</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,779</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,485</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>