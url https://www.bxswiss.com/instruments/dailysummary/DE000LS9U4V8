--- v11 (2026-08-03)
+++ v12 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6cc2fa4f5fc04327" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdcbec9a6b0da43bd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6f803ecb16ec43af"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfcf2057f9e844803"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R31c1bc54b78b45ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6f803ecb16ec43af" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfde4a01ed248434f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfcf2057f9e844803" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DNA Dollars Biotech Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U4V8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,153</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,304</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,631</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,272</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,366</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,731</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>