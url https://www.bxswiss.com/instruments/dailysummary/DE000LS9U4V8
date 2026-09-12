--- v12 (2026-08-23)
+++ v13 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdcbec9a6b0da43bd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R05d702fdb6e24e9f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfcf2057f9e844803"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdc317ceda8014a1a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfde4a01ed248434f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfcf2057f9e844803" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R82795a5483f641fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdc317ceda8014a1a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DNA Dollars Biotech Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U4V8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,534</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,274</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,248</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,537</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,813</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,874</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,601</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,182</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>