--- v4 (2026-03-14)
+++ v5 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R40f8b9f6ac664582" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6b6a35550141434d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5a111578b25c4111"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9ff2dea372494828"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6d832a87b7eb48f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5a111578b25c4111" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf4534b27da454950" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9ff2dea372494828" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Buy and Hold trifft Wachstum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U4R6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,938</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,219</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,836</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,856</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,401</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,366</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,488</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>