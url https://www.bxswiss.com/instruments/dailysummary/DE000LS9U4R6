--- v5 (2026-04-05)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6b6a35550141434d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd40195904e14ade" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9ff2dea372494828"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R45e4cb742a2c4609"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf4534b27da454950" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9ff2dea372494828" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R45404ba78a8544c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R45e4cb742a2c4609" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Buy and Hold trifft Wachstum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U4R6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...586 lines deleted...]
-          <x:t>142,488</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,499</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>