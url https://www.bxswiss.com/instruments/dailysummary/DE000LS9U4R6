--- v6 (2026-05-14)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd40195904e14ade" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R04e67a7966624a48" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R45e4cb742a2c4609"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re80bc01b6eb84a9d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R45404ba78a8544c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R45e4cb742a2c4609" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb28783e3d8ee43d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re80bc01b6eb84a9d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Buy and Hold trifft Wachstum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U4R6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,631</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,656</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,136</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,102</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,272</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,866</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,573</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>