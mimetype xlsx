--- v7 (2026-06-03)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R04e67a7966624a48" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1860f29fb9e449d2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re80bc01b6eb84a9d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R73672ed6caf94777"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb28783e3d8ee43d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re80bc01b6eb84a9d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc143311d8cda45d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R73672ed6caf94777" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Buy and Hold trifft Wachstum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U4R6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,524</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,567</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,983</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,557</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,931</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,333</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>