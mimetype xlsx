--- v8 (2026-06-23)
+++ v9 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1860f29fb9e449d2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6b11c91ef0464e0c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R73672ed6caf94777"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb55d4a26e15e47ff"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc143311d8cda45d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R73672ed6caf94777" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6acea825108c407b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb55d4a26e15e47ff" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Buy and Hold trifft Wachstum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U4R6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,273</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,056</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,854</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,604</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,579</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,384</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,931</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>