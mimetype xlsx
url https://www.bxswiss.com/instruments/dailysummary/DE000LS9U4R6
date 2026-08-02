--- v9 (2026-07-13)
+++ v10 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6b11c91ef0464e0c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab71985a26094fe2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb55d4a26e15e47ff"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R83a42f3b245b4515"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6acea825108c407b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb55d4a26e15e47ff" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd8d0677c311a451e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R83a42f3b245b4515" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Buy and Hold trifft Wachstum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U4R6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,022</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,909</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,772</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,006</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,022</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,803</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,340</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>