--- v10 (2026-08-02)
+++ v11 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab71985a26094fe2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f7ddd37239e4f45" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R83a42f3b245b4515"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R64d11aa3e10843d9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd8d0677c311a451e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R83a42f3b245b4515" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R23df285dc0d6466d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R64d11aa3e10843d9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Buy and Hold trifft Wachstum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U4R6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...149 lines deleted...]
-          <x:t>176,764</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,618</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...428 lines deleted...]
-          <x:t>170,340</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,861</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>