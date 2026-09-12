--- v11 (2026-08-23)
+++ v12 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f7ddd37239e4f45" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d5f3a38437a4283" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R64d11aa3e10843d9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra5f0d5144c3c40d9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R23df285dc0d6466d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R64d11aa3e10843d9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb4c32da7dec443c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra5f0d5144c3c40d9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Buy and Hold trifft Wachstum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U4R6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...252 lines deleted...]
-          <x:t>179,729</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,496</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,657</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...352 lines deleted...]
-          <x:t>174,861</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,317</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>