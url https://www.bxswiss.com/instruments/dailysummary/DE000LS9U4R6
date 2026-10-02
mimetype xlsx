--- v12 (2026-09-12)
+++ v13 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d5f3a38437a4283" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R106da4e2ed5545c4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra5f0d5144c3c40d9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R745a8ba1619141d5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb4c32da7dec443c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra5f0d5144c3c40d9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re8eb4f8370cb4abd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R745a8ba1619141d5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Buy and Hold trifft Wachstum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U4R6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,382</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,518</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,051</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,601</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,581</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,466</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,369</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>