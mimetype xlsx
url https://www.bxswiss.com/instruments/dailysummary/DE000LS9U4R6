--- v13 (2026-10-02)
+++ v14 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R106da4e2ed5545c4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f4572b1873a41c3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R745a8ba1619141d5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc9f89c089fb74b87"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re8eb4f8370cb4abd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R745a8ba1619141d5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4130ead90270472e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc9f89c089fb74b87" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Buy and Hold trifft Wachstum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U4R6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,817</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,044</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,774</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,138</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,138</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,532</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>