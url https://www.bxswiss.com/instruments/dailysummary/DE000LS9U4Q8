--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3938bb1577fa4831" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ae0f2ec5d0f4c63" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rba7d834505f0437d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbcad955f1f2f42b9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6d476074560d44f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rba7d834505f0437d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rca567390e6f845da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbcad955f1f2f42b9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AI Pioniere der KI mit LLMs AGI</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U4Q8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,499</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,363</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,492</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,304</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,034</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,911</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,317</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>