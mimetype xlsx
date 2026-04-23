--- v4 (2026-04-03)
+++ v5 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ae0f2ec5d0f4c63" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd88e1ac7334b4def" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbcad955f1f2f42b9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5653ec20a00a44ba"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rca567390e6f845da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbcad955f1f2f42b9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2b9b87ade3594edb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5653ec20a00a44ba" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AI Pioniere der KI mit LLMs AGI</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U4Q8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,564</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,219</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,729</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,724</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,381</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>