--- v5 (2026-04-23)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd88e1ac7334b4def" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R251f386d81f743aa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5653ec20a00a44ba"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc31f4a465b91418d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2b9b87ade3594edb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5653ec20a00a44ba" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R67109e079a0f4cad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc31f4a465b91418d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AI Pioniere der KI mit LLMs AGI</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U4Q8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,889</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,411</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,787</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,158</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,471</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,813</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,526</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,097</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>