--- v6 (2026-05-14)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R251f386d81f743aa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd79b605e74044ee" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc31f4a465b91418d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5e5541cb9d1f442b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R67109e079a0f4cad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc31f4a465b91418d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3a8e7d7ae7d44b0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5e5541cb9d1f442b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AI Pioniere der KI mit LLMs AGI</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U4Q8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,874</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,308</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,523</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,199</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,977</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,606</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,597</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>