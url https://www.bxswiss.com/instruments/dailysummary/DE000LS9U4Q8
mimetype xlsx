--- v7 (2026-06-03)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd79b605e74044ee" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f1ff972489f4cb2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5e5541cb9d1f442b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R50967d01d44f4f5f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3a8e7d7ae7d44b0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5e5541cb9d1f442b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb9a29eff81954a8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R50967d01d44f4f5f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AI Pioniere der KI mit LLMs AGI</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U4Q8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,846</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,868</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,619</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,379</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,099</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,038</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,884</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>