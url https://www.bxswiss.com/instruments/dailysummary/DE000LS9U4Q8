--- v8 (2026-06-23)
+++ v9 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f1ff972489f4cb2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R280391bf905a4efe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R50967d01d44f4f5f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R891e8928e8804c42"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb9a29eff81954a8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R50967d01d44f4f5f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R02a1a5c744e2448e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R891e8928e8804c42" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AI Pioniere der KI mit LLMs AGI</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U4Q8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,384</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,634</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,434</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,424</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,964</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,272</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,119</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,806</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>