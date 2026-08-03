--- v9 (2026-07-14)
+++ v10 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R280391bf905a4efe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ec7e9d18ad544cc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R891e8928e8804c42"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb7c8e12971f343b7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R02a1a5c744e2448e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R891e8928e8804c42" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra8c1c9fc3f484186" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb7c8e12971f343b7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AI Pioniere der KI mit LLMs AGI</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U4Q8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,952</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,636</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,819</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,029</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,351</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,318</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>