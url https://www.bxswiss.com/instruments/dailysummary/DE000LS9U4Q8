--- v10 (2026-08-03)
+++ v11 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ec7e9d18ad544cc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R78d64038cf624237" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb7c8e12971f343b7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb147748e98434be2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra8c1c9fc3f484186" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb7c8e12971f343b7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R26902b592ba44296" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb147748e98434be2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AI Pioniere der KI mit LLMs AGI</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U4Q8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,107</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,639</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,035</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,403</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,801</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,758</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,565</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>