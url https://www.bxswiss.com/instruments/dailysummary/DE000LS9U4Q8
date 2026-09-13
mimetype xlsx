--- v11 (2026-08-23)
+++ v12 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R78d64038cf624237" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb68054ec0b894c17" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb147748e98434be2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re5284598e17d4440"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R26902b592ba44296" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb147748e98434be2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rabe21596b7e44cc1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re5284598e17d4440" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AI Pioniere der KI mit LLMs AGI</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U4Q8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,914</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,145</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,262</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,008</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,388</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,019</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>