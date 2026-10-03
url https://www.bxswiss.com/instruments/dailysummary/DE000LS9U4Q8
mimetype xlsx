--- v12 (2026-09-13)
+++ v13 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb68054ec0b894c17" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb915322c6d764ab3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re5284598e17d4440"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R73b4ede95a8147d6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rabe21596b7e44cc1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re5284598e17d4440" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Recbb0572041e426c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R73b4ede95a8147d6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AI Pioniere der KI mit LLMs AGI</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U4Q8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,499</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,187</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,167</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,884</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,244</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,204</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,142</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>