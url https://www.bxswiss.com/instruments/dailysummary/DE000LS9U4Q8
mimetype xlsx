--- v13 (2026-10-03)
+++ v14 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb915322c6d764ab3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc55a0af525704783" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R73b4ede95a8147d6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R18cfd6a836e64506"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Recbb0572041e426c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R73b4ede95a8147d6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7a6ad1fdee9342fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R18cfd6a836e64506" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AI Pioniere der KI mit LLMs AGI</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U4Q8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,671</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,113</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,382</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,861</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,767</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,663</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,008</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>