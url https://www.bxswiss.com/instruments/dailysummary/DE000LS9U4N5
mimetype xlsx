--- v4 (2026-02-22)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc39b853e84054a29" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R200eca526d0a46bd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R34c064d2f7eb4ba8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra0d997e47770477f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R54017116b2764b7f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R34c064d2f7eb4ba8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd47416e9a5a14499" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra0d997e47770477f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Weltweite Aktien mit Vielfalt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U4N5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.01.2026</x:t>
-[...613 lines deleted...]
-          <x:t>110,153</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,789</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>