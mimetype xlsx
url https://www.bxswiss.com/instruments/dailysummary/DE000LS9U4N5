--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R200eca526d0a46bd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R84224b31494e4f30" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra0d997e47770477f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rad9a0117ef85468d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd47416e9a5a14499" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra0d997e47770477f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4c888cfae346479e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rad9a0117ef85468d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Weltweite Aktien mit Vielfalt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U4N5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,517 +149,112 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...257 lines deleted...]
-          <x:t>105,824</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,849</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...199 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,978</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,366</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,537</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,312</x:t>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,172</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,117</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,219</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>