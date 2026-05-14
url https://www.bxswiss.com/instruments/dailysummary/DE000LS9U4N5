--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R84224b31494e4f30" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc9943f643ba4cc9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rad9a0117ef85468d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R80e732a8b4234153"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4c888cfae346479e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rad9a0117ef85468d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R990760ad05a74807" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R80e732a8b4234153" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Weltweite Aktien mit Vielfalt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U4N5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,169</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,751</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,061</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,458</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,284</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,719</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,832</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>