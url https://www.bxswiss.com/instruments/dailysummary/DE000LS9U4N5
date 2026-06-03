--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc9943f643ba4cc9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R05f132e2a6f24392" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R80e732a8b4234153"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdd5d97357fa1457e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R990760ad05a74807" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R80e732a8b4234153" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2d86e7c8b0c743a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdd5d97357fa1457e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Weltweite Aktien mit Vielfalt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U4N5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,475 +149,97 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...355 lines deleted...]
-          <x:t>112,667</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,736</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,289</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>112,533</x:t>
-[...57 lines deleted...]
-        <x:is>
           <x:t>113,473</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,604</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,509</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,704</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,053</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,244</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,955</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>