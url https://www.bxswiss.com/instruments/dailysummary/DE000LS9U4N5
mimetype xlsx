--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R05f132e2a6f24392" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9eacd9a546be4edd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdd5d97357fa1457e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0311db59092b472a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2d86e7c8b0c743a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdd5d97357fa1457e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R95e28e2183c94a78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0311db59092b472a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Weltweite Aktien mit Vielfalt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U4N5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,951</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,362</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,829</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,350</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,062</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,908</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,867</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>