--- v9 (2026-06-23)
+++ v10 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9eacd9a546be4edd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R23446438aec6456e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0311db59092b472a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra7ff67f02c8a4377"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R95e28e2183c94a78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0311db59092b472a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rce1a0f199f5d4ab7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra7ff67f02c8a4377" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Weltweite Aktien mit Vielfalt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U4N5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,901</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,593</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,493</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,502</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,736</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,536</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,964</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>