--- v10 (2026-07-14)
+++ v11 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R23446438aec6456e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R964b74ea79ac4294" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra7ff67f02c8a4377"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc1373658f8ab4275"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rce1a0f199f5d4ab7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra7ff67f02c8a4377" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re1f371ad79814f3b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc1373658f8ab4275" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Weltweite Aktien mit Vielfalt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U4N5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,223</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,923</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,906</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,622</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,244</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,191</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,635</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>