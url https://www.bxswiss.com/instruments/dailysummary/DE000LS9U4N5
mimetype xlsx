--- v11 (2026-08-03)
+++ v12 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R964b74ea79ac4294" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a76772534104dce" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc1373658f8ab4275"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rde0480b9346141b1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re1f371ad79814f3b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc1373658f8ab4275" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R39c47e4a1d754ae1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rde0480b9346141b1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Weltweite Aktien mit Vielfalt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U4N5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,653 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...586 lines deleted...]
-          <x:t>121,635</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,602</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>