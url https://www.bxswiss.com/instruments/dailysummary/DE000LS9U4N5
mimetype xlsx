--- v12 (2026-09-12)
+++ v13 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a76772534104dce" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re760bfd54dc54967" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rde0480b9346141b1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb5afdccf96744c6b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R39c47e4a1d754ae1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rde0480b9346141b1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R05751526aebf403d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb5afdccf96744c6b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Weltweite Aktien mit Vielfalt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U4N5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,653 +149,626 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...70 lines deleted...]
-          <x:t>125,639</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,328</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>125,543</x:t>
-[...539 lines deleted...]
-          <x:t>123,602</x:t>
+          <x:t>125,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,676</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>