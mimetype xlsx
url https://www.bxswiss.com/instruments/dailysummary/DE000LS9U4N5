--- v13 (2026-10-02)
+++ v14 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re760bfd54dc54967" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a4e898576384059" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb5afdccf96744c6b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3ec4b83ebbe64d8f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R05751526aebf403d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb5afdccf96744c6b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R195619fd129e4773" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3ec4b83ebbe64d8f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Weltweite Aktien mit Vielfalt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U4N5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,408 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...356 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,229</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,493</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,209</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,401</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -744,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,012</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,012</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,693</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,210</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>