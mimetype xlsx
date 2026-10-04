--- v14 (2026-09-13)
+++ v15 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf8ea5276131c4f38" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b62881ddc974d32" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R67b8f526fb504031"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R48abaf6602a94842"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc4111f5f27994679" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R67b8f526fb504031" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re3f471da349a4c00" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R48abaf6602a94842" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deadlift CEOs</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U4K1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,264</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,144</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,207</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,486</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,098</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,329</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>