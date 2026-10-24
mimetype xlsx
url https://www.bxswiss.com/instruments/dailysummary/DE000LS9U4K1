--- v15 (2026-10-04)
+++ v16 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b62881ddc974d32" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf3c8a50fb213437f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R48abaf6602a94842"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3d52a4b9f7904f87"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re3f471da349a4c00" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R48abaf6602a94842" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc9fb38e47d8448ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3d52a4b9f7904f87" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deadlift CEOs</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U4K1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,233</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,983</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,292</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,617</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,406</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,474</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,981</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,050</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>