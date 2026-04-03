--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R62d17a7c35db430d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R140c8981acc84b75" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rce160113e61245c7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R85c4ad4e68cb4019"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R52295074cf51435b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rce160113e61245c7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd1783f876fc34183" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R85c4ad4e68cb4019" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deadlift CEOs</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U4K1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,083</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,874</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,587</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,196</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,284</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,753</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,881</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>