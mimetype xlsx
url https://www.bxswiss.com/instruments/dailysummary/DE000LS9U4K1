--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R140c8981acc84b75" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce2a8f9035594ff6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R85c4ad4e68cb4019"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc3143ae6b00141e8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd1783f876fc34183" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R85c4ad4e68cb4019" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R19210a7da7e045f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc3143ae6b00141e8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deadlift CEOs</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U4K1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,266</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,266</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,798</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,544</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,934</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>