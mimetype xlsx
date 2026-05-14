--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce2a8f9035594ff6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R846336c92b2d4869" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc3143ae6b00141e8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcb31b35d0ca14ae1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R19210a7da7e045f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc3143ae6b00141e8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R29221c046a17489c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcb31b35d0ca14ae1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deadlift CEOs</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U4K1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,923</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,846</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,683</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,569</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,771</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,193</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,292</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,233</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>