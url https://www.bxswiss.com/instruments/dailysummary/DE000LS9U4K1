--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R846336c92b2d4869" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd83217481a8e4327" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcb31b35d0ca14ae1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R53aa2e964d704c76"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R29221c046a17489c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcb31b35d0ca14ae1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc4749805f4d24afb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R53aa2e964d704c76" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deadlift CEOs</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U4K1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,192</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,174</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,461</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,180</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,583</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,905</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>