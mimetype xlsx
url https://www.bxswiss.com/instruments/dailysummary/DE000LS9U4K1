--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd83217481a8e4327" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3cc986ac7df04b94" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R53aa2e964d704c76"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R020bb229b4034673"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc4749805f4d24afb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R53aa2e964d704c76" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8f1f8261a8574a33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R020bb229b4034673" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deadlift CEOs</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U4K1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...90 lines deleted...]
-          <x:t>114,404</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,557</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,794</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...460 lines deleted...]
-          <x:t>116,905</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,002</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>