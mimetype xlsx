--- v10 (2026-06-23)
+++ v11 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3cc986ac7df04b94" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd91a9a5bfd6a4197" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R020bb229b4034673"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3e42720056af4115"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8f1f8261a8574a33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R020bb229b4034673" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf7b277c4a9544c80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3e42720056af4115" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deadlift CEOs</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U4K1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,73 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...333 lines deleted...]
-          <x:t>111,340</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,948</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,658</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...57 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,016</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,801</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,557</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,794</x:t>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,589</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,989</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>