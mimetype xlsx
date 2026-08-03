--- v11 (2026-07-14)
+++ v12 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd91a9a5bfd6a4197" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1d0ff9ee051f407e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3e42720056af4115"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdbc4bc5001104a98"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf7b277c4a9544c80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3e42720056af4115" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R38f408da7b244f3d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdbc4bc5001104a98" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deadlift CEOs</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U4K1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...360 lines deleted...]
-          <x:t>111,134</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,758</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,456</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>111,085</x:t>
-[...70 lines deleted...]
-          <x:t>111,627</x:t>
+          <x:t>107,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,656</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>111,627</x:t>
-[...134 lines deleted...]
-          <x:t>112,989</x:t>
+          <x:t>110,211</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>