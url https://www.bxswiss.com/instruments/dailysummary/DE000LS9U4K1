--- v12 (2026-08-03)
+++ v13 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1d0ff9ee051f407e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R050a2cd1818d4580" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdbc4bc5001104a98"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd0dca8ac94c740fe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R38f408da7b244f3d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdbc4bc5001104a98" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0df253c59aa843a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd0dca8ac94c740fe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deadlift CEOs</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U4K1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...63 lines deleted...]
-          <x:t>111,627</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,656</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>111,627</x:t>
-[...511 lines deleted...]
-        <x:is>
           <x:t>110,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,375</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>