--- v13 (2026-08-23)
+++ v14 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R050a2cd1818d4580" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf8ea5276131c4f38" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd0dca8ac94c740fe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R67b8f526fb504031"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0df253c59aa843a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd0dca8ac94c740fe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc4111f5f27994679" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R67b8f526fb504031" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deadlift CEOs</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U4K1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,914</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,038</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,387</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,884</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,628</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,832</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,417</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>