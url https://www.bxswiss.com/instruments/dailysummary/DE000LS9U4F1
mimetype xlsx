--- v14 (2026-09-13)
+++ v15 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R40295ebf8ad04090" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1055a97350a74cc0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2be42296978b48b2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R875f90646f994564"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d98ae6af93746d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2be42296978b48b2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R79eb0acadd8e4b3c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R875f90646f994564" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AI-AGI Der Weg zur Singularitat</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U4F1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,554</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,929</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,243</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,924</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,020</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>