--- v15 (2026-10-03)
+++ v16 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1055a97350a74cc0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rafb0d443116546af" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R875f90646f994564"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9d8bb5c7b0ac4db4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R79eb0acadd8e4b3c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R875f90646f994564" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfd0356807a4543c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9d8bb5c7b0ac4db4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AI-AGI Der Weg zur Singularitat</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U4F1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...176 lines deleted...]
-          <x:t>38,877</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,628</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,020</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.09.2026</x:t>
-[...424 lines deleted...]
-          <x:t>40,020</x:t>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,185</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>