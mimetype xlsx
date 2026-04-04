--- v5 (2026-03-14)
+++ v6 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R62ccde27e23a48aa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R15ffd562d3214c02" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4ccb0e789a32443e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re081d5492dba468a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5be0334745ff4c7a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4ccb0e789a32443e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3f5a2308db924f47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re081d5492dba468a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AI-AGI Der Weg zur Singularitat</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U4F1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...134 lines deleted...]
-          <x:t>17.02.2026</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,268</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>75,350</x:t>
-[...495 lines deleted...]
-          <x:t>64,999</x:t>
+          <x:t>66,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,085</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>