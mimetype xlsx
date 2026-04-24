--- v6 (2026-04-04)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R15ffd562d3214c02" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra89ab1df564a4b71" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re081d5492dba468a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R834ee06a96a84de7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3f5a2308db924f47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re081d5492dba468a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R352dfb92c1414759" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R834ee06a96a84de7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AI-AGI Der Weg zur Singularitat</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U4F1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,642</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,001</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,746</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,034</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,029</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,445</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>