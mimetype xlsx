--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra89ab1df564a4b71" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9411e24e02bc4aab" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R834ee06a96a84de7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3c3571bf261b44a1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R352dfb92c1414759" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R834ee06a96a84de7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R99f7262b910e4064" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3c3571bf261b44a1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AI-AGI Der Weg zur Singularitat</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U4F1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,171</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,207</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,909</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,911</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,537</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,138</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,514</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>