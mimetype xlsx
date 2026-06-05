--- v8 (2026-05-14)
+++ v9 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9411e24e02bc4aab" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3053e7f7456440e9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3c3571bf261b44a1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc7e773bd040945af"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R99f7262b910e4064" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3c3571bf261b44a1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8017090d0e294827" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc7e773bd040945af" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AI-AGI Der Weg zur Singularitat</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U4F1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,193</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,589</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,181</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,376</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,009</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,008</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,694</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>