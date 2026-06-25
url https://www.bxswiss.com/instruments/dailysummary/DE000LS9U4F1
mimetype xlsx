--- v9 (2026-06-05)
+++ v10 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3053e7f7456440e9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R25771967848141bc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc7e773bd040945af"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9d287190b65e48a3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8017090d0e294827" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc7e773bd040945af" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1d1686ac0f904061" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9d287190b65e48a3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AI-AGI Der Weg zur Singularitat</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U4F1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,263</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,028</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,724</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,803</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,232</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,796</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,254</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>