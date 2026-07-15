--- v10 (2026-06-25)
+++ v11 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R25771967848141bc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd1fc15b87c864c45" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9d287190b65e48a3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra61850d05d5444bf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1d1686ac0f904061" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9d287190b65e48a3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbeb0f71578934c89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra61850d05d5444bf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AI-AGI Der Weg zur Singularitat</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U4F1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,534</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,139</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,372</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,037</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,804</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,039</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,009</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,619</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>