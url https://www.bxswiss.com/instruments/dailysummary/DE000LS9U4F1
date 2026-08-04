--- v11 (2026-07-15)
+++ v12 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd1fc15b87c864c45" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfba4b1a7cd184e11" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra61850d05d5444bf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R69208af62ff348f6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbeb0f71578934c89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra61850d05d5444bf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R32e4bbbc1a3d452b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R69208af62ff348f6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AI-AGI Der Weg zur Singularitat</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U4F1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,402</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,363</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,103</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,395</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,847</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,597</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,437</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,985</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>