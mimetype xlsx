--- v12 (2026-08-04)
+++ v13 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfba4b1a7cd184e11" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4362830eb0464e32" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R69208af62ff348f6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4b96e1d547af4ace"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R32e4bbbc1a3d452b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R69208af62ff348f6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0ec152e178354e0a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4b96e1d547af4ace" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AI-AGI Der Weg zur Singularitat</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U4F1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,054</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,536</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,572</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,852</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,943</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,232</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,564</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,726</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>