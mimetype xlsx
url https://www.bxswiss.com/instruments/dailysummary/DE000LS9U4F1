--- v13 (2026-08-24)
+++ v14 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4362830eb0464e32" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R40295ebf8ad04090" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4b96e1d547af4ace"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2be42296978b48b2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0ec152e178354e0a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4b96e1d547af4ace" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d98ae6af93746d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2be42296978b48b2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AI-AGI Der Weg zur Singularitat</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U4F1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...306 lines deleted...]
-          <x:t>39,424</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,797</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,333</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...271 lines deleted...]
-          <x:t>38,726</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,915</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>