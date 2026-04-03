--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R80f193bb7ba84470" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd12f9ba76a8241a1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd4217c442922447b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R52de7fa9c75c4665"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R21f0f453f5754752" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd4217c442922447b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb03960fc190a4989" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R52de7fa9c75c4665" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Abnehmspritze GLP-1 Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U4E4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,373</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,907</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,445</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,597</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,256</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,371</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,573</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>