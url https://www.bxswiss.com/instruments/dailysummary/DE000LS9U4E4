--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd12f9ba76a8241a1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb6ff90cefdcc4019" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R52de7fa9c75c4665"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R807d0517bccc4b52"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb03960fc190a4989" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R52de7fa9c75c4665" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R13d8aab862014ded" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R807d0517bccc4b52" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Abnehmspritze GLP-1 Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U4E4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,098</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,074</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,476</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,787</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,863</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,652</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,422</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>