--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb6ff90cefdcc4019" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbcd161eeebe84ad7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R807d0517bccc4b52"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd722834d735d4979"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R13d8aab862014ded" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R807d0517bccc4b52" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb9172c1f4c4a4473" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd722834d735d4979" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Abnehmspritze GLP-1 Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U4E4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,789</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,287</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,014</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,417</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,175</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>