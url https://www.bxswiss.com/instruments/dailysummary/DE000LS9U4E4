--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbcd161eeebe84ad7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R63afcd8301854c1c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd722834d735d4979"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfc1a41b7fd7242b4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb9172c1f4c4a4473" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd722834d735d4979" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5f9d823f27a8462c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfc1a41b7fd7242b4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Abnehmspritze GLP-1 Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U4E4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,223</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,503</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,948</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,897</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,888</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,768</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,806</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>