--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R63afcd8301854c1c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd634569857a64df0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfc1a41b7fd7242b4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R68810670e7e242ff"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5f9d823f27a8462c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfc1a41b7fd7242b4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R64472ddd92ff42bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R68810670e7e242ff" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Abnehmspritze GLP-1 Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U4E4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,464</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,131</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,368</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,769</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,337</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,113</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>