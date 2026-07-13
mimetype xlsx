--- v10 (2026-06-23)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd634569857a64df0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e3d7688007e4d4a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R68810670e7e242ff"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5d404b78c39a4116"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R64472ddd92ff42bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R68810670e7e242ff" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2a9dd77f82e64741" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5d404b78c39a4116" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Abnehmspritze GLP-1 Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U4E4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,091</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,172</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,748</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,115</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,531</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,301</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,763</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>