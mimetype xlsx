--- v11 (2026-07-13)
+++ v12 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e3d7688007e4d4a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcf8296e0c0034ad2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5d404b78c39a4116"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf5dd232748364f0b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2a9dd77f82e64741" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5d404b78c39a4116" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R63b44f1537bb464e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf5dd232748364f0b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Abnehmspritze GLP-1 Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U4E4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>133,763</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,061</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>