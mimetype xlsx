--- v12 (2026-08-22)
+++ v13 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcf8296e0c0034ad2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R18c375f9bbc04c38" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf5dd232748364f0b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3645330b61694880"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R63b44f1537bb464e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf5dd232748364f0b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R10f65e8b6a06432e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3645330b61694880" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Abnehmspritze GLP-1 Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U4E4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,851</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,276</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,697</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,705</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,114</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,761</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>