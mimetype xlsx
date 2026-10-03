--- v13 (2026-09-11)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R18c375f9bbc04c38" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R36e12ccc69cf46aa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3645330b61694880"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8db15a941cb54b90"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R10f65e8b6a06432e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3645330b61694880" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1b9b9e5fa0b4489c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8db15a941cb54b90" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Abnehmspritze GLP-1 Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U4E4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,068</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,469</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,966</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,984</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,213</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,069</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,919</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,351</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>