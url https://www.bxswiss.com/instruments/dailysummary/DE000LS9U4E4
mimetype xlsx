--- v14 (2026-10-03)
+++ v15 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R36e12ccc69cf46aa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd209498c5c414cd9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8db15a941cb54b90"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5bad76866e66401f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1b9b9e5fa0b4489c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8db15a941cb54b90" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc576efd1602346d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5bad76866e66401f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Abnehmspritze GLP-1 Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U4E4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,933</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,393</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,469</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,270</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,613</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,469</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,243</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,344</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>