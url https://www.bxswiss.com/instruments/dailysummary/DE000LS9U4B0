--- v4 (2026-03-14)
+++ v5 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6d1230a3130d4b4f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Radea18a8a0104d2c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R19a790ee2b704412"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R98fb092732ca4f2a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re251c8020d3048c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R19a790ee2b704412" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R609cfa4b51fd4e56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R98fb092732ca4f2a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Defensive Dauerlaeufer</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U4B0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...31 lines deleted...]
-          <x:t>96,502</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,781</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>91,825</x:t>
-[...598 lines deleted...]
-          <x:t>94,917</x:t>
+          <x:t>88,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,971</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>