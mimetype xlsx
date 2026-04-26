--- v5 (2026-04-04)
+++ v6 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Radea18a8a0104d2c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R911265f680c0494b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R98fb092732ca4f2a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R565ea823bdd846e0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R609cfa4b51fd4e56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R98fb092732ca4f2a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra3a3baa2b9a34559" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R565ea823bdd846e0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Defensive Dauerlaeufer</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U4B0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,841</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,833</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,411</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,921</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,781</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,347</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,143</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>