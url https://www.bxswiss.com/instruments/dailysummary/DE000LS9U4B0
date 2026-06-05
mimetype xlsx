--- v6 (2026-04-26)
+++ v7 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R911265f680c0494b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raefc6872a87246df" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R565ea823bdd846e0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdb45e2167fa246c7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra3a3baa2b9a34559" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R565ea823bdd846e0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5319a239e993445a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdb45e2167fa246c7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Defensive Dauerlaeufer</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U4B0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...559 lines deleted...]
-          <x:t>100,143</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,673</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>