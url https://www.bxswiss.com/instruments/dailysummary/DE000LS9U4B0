--- v7 (2026-06-05)
+++ v8 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raefc6872a87246df" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce6cbd51256b4f79" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdb45e2167fa246c7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R01d6d0f572534535"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5319a239e993445a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdb45e2167fa246c7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd994bac2e1f646dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R01d6d0f572534535" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Defensive Dauerlaeufer</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U4B0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,052</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,844</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,772</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,742</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,893</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,801</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,708</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,969</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>