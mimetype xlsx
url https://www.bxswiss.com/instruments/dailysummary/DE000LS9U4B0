--- v8 (2026-06-25)
+++ v9 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce6cbd51256b4f79" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra268d7419a7c4260" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R01d6d0f572534535"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reabc3c3e360941f7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd994bac2e1f646dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R01d6d0f572534535" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1e274d3683944da3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reabc3c3e360941f7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Defensive Dauerlaeufer</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U4B0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,922</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,637</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,106</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,326</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,591</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,873</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,673</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>