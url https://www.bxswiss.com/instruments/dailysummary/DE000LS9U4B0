--- v9 (2026-07-15)
+++ v10 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra268d7419a7c4260" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R63ac793c43e64df6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reabc3c3e360941f7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc2b9e2d777844d33"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1e274d3683944da3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reabc3c3e360941f7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rde39cb0afa7e46ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc2b9e2d777844d33" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Defensive Dauerlaeufer</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U4B0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>82,673</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,402</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>