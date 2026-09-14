--- v10 (2026-08-24)
+++ v11 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R63ac793c43e64df6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb7fdd8120c454c46" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc2b9e2d777844d33"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfae19e12549a49b3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rde39cb0afa7e46ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc2b9e2d777844d33" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra22847d5ea954ec2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfae19e12549a49b3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Defensive Dauerlaeufer</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U4B0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,722</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,351</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,304</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,371</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,642</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,504</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,824</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>