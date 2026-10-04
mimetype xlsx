--- v11 (2026-09-14)
+++ v12 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb7fdd8120c454c46" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2576ffb18881424c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfae19e12549a49b3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0a65e352a19d4a36"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra22847d5ea954ec2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfae19e12549a49b3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd62032d516a94d59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0a65e352a19d4a36" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Defensive Dauerlaeufer</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U4B0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,571</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,892</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,757</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,757</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,299</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,879</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,923</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>