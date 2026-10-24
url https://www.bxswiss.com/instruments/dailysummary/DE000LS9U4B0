--- v12 (2026-10-04)
+++ v13 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2576ffb18881424c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b195c6187d64e5d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0a65e352a19d4a36"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc434d756637a4ab6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd62032d516a94d59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0a65e352a19d4a36" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfaf60788870a42b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc434d756637a4ab6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Defensive Dauerlaeufer</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U4B0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,436 +149,58 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...365 lines deleted...]
-          <x:t>70,972</x:t>
+          <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,703</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...10 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,968</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,416</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,350</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,512</x:t>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,833</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,488</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,211</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>