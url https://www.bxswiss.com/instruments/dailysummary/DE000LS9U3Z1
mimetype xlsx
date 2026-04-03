--- v2 (2026-01-11)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R13b90db5643348d0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R35bd924a8b564bda" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re17cb7998a56485a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R20abd52f317a40c9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Refc9523db5424a37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re17cb7998a56485a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R69860c1ddf7747b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R20abd52f317a40c9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>KI-basierte Cybersicherheit Ai</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U3Z1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,484 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.12.2025</x:t>
-[...451 lines deleted...]
-          <x:t>99,847</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,000</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>