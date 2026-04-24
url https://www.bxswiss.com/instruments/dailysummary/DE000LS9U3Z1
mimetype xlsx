--- v3 (2026-04-03)
+++ v4 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R35bd924a8b564bda" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R64a8538606d641f4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R20abd52f317a40c9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R36906641b4274393"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R69860c1ddf7747b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R20abd52f317a40c9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R228f9dae4ceb4d10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R36906641b4274393" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>KI-basierte Cybersicherheit Ai</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U3Z1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...68 lines deleted...]
-          <x:t>87,473</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,976</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,927</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...563 lines deleted...]
-          <x:t>97,000</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,637</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>