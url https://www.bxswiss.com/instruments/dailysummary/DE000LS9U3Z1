--- v4 (2026-04-24)
+++ v5 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R64a8538606d641f4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a58e45b796345dc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R36906641b4274393"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3cb12d2e76ac4455"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R228f9dae4ceb4d10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R36906641b4274393" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9c1a45e155af4d2f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3cb12d2e76ac4455" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>KI-basierte Cybersicherheit Ai</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U3Z1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...68 lines deleted...]
-          <x:t>100,935</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,199</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,000</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...509 lines deleted...]
-          <x:t>107,637</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,986</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>