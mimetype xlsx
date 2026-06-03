--- v5 (2026-05-14)
+++ v6 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a58e45b796345dc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac60fdc81ba34514" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3cb12d2e76ac4455"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdd7016ed9f3448a0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9c1a45e155af4d2f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3cb12d2e76ac4455" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5339682580aa46a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdd7016ed9f3448a0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>KI-basierte Cybersicherheit Ai</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U3Z1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,316</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,534</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,931</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,312</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,702</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,084</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,166</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,476</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>