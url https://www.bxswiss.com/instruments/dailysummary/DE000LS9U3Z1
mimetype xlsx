--- v6 (2026-06-03)
+++ v7 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac60fdc81ba34514" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R627f735e05e14881" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdd7016ed9f3448a0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbf9bd4408a5c4914"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5339682580aa46a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdd7016ed9f3448a0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd1fd605aac6446e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbf9bd4408a5c4914" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>KI-basierte Cybersicherheit Ai</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U3Z1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,991</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,653</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,113</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,324</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,341</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,749</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>