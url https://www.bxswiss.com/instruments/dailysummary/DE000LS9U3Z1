--- v7 (2026-06-23)
+++ v8 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R627f735e05e14881" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0fd5a4db15d14390" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbf9bd4408a5c4914"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reca2b2816d0e4061"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd1fd605aac6446e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbf9bd4408a5c4914" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8fc264ee0fa143ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reca2b2816d0e4061" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>KI-basierte Cybersicherheit Ai</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U3Z1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,912</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,206</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,948</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,407</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,816</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,419</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,264</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>