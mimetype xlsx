--- v8 (2026-07-13)
+++ v9 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0fd5a4db15d14390" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ad9f1a11e4e45e7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reca2b2816d0e4061"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R88733665fd0842b6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8fc264ee0fa143ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reca2b2816d0e4061" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R773e56c45f0a4abe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R88733665fd0842b6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>KI-basierte Cybersicherheit Ai</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U3Z1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,754</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,229</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,951</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,496</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,597</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,811</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,545</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>