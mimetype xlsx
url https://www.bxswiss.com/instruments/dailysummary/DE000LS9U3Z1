--- v9 (2026-08-02)
+++ v10 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ad9f1a11e4e45e7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R61e84eb570024863" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R88733665fd0842b6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R083e69437862444c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R773e56c45f0a4abe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R88733665fd0842b6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R66087bb3b1f0483b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R083e69437862444c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>KI-basierte Cybersicherheit Ai</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U3Z1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,505 +149,100 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,651</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,754</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...445 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,407</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,186</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,356</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,135</x:t>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,113</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,186</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,358</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,504</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>