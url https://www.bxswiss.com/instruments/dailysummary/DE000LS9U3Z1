--- v10 (2026-08-23)
+++ v11 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R61e84eb570024863" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R43b0f684341d4347" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R083e69437862444c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3b194c08222048f9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R66087bb3b1f0483b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R083e69437862444c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8dd2e6a81cf74aff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3b194c08222048f9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>KI-basierte Cybersicherheit Ai</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U3Z1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,942</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,499</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,137</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,645</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,688</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,676</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,527</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,624</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>