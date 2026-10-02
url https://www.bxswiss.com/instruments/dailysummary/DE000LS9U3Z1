--- v11 (2026-09-12)
+++ v12 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R43b0f684341d4347" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R24b84dbfaff84f40" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3b194c08222048f9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7bff9235314d439e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8dd2e6a81cf74aff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3b194c08222048f9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R876f1cc92d394dd7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7bff9235314d439e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>KI-basierte Cybersicherheit Ai</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U3Z1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,442</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,539</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,730</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,938</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,109</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,628</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>