--- v12 (2026-10-02)
+++ v13 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R24b84dbfaff84f40" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a49ae3091e448c7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7bff9235314d439e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ree472b7280774498"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R876f1cc92d394dd7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7bff9235314d439e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9701ef2b4d0f4a20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ree472b7280774498" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>KI-basierte Cybersicherheit Ai</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U3Z1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,523</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,754</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,494</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,907</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,862</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,942</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>