--- v5 (2026-03-14)
+++ v6 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R83aad0a93cd44888" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f231c04bb2642ff" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R59633f2a3b4c4934"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3d9e303c50d34a09"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbba2007172204c94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R59633f2a3b4c4934" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd12c065720944a9d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3d9e303c50d34a09" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Quality Wide Moat Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U3U2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,632 +149,227 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...279 lines deleted...]
-          <x:t>104,649</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,403</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,002</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>104,141</x:t>
-[...290 lines deleted...]
-        <x:is>
           <x:t>101,914</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,252</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,386</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,665</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,078</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,958</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>