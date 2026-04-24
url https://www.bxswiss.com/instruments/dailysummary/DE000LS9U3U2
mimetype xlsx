--- v6 (2026-04-04)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f231c04bb2642ff" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R84f695a587ef486a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3d9e303c50d34a09"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf522da683c9e487e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd12c065720944a9d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3d9e303c50d34a09" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1b33b92a12c14559" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf522da683c9e487e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Quality Wide Moat Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U3U2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,654</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,577</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,623</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,489</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,011</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,996</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,315</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>