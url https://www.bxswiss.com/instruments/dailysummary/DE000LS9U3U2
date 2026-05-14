--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R84f695a587ef486a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7271cf84601e4e88" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf522da683c9e487e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R992895a8064b4d17"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1b33b92a12c14559" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf522da683c9e487e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra073dd4c59d9494a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R992895a8064b4d17" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Quality Wide Moat Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U3U2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,358</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,586</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,291</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,469</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,297</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,383</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,133</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,648</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>