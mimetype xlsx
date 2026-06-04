--- v8 (2026-05-14)
+++ v9 (2026-06-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7271cf84601e4e88" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R79b92d1f551c4bd0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R992895a8064b4d17"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R21aac196d5f0448d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra073dd4c59d9494a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R992895a8064b4d17" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc2a50a65268b4039" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R21aac196d5f0448d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Quality Wide Moat Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U3U2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,127</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,398</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,174</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,724</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,524</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,126</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,134</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,894</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>