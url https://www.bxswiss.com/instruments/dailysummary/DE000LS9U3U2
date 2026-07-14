--- v9 (2026-06-04)
+++ v10 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R79b92d1f551c4bd0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R235a71c5ae4a4421" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R21aac196d5f0448d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra4fb2ba538054f02"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc2a50a65268b4039" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R21aac196d5f0448d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0d713ef06503433b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra4fb2ba538054f02" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Quality Wide Moat Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U3U2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...586 lines deleted...]
-          <x:t>116,894</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,660</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>