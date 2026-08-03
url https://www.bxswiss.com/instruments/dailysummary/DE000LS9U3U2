--- v10 (2026-07-14)
+++ v11 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R235a71c5ae4a4421" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R58e7cd72cbc84c2e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra4fb2ba538054f02"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R86a50524415d4ffd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0d713ef06503433b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra4fb2ba538054f02" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R96f2f387a1aa48cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R86a50524415d4ffd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Quality Wide Moat Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U3U2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,697</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,516</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,044</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,132</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,079</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,447</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>