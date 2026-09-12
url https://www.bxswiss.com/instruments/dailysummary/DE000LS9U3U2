--- v11 (2026-08-03)
+++ v12 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R58e7cd72cbc84c2e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R15b132ff45b5433c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R86a50524415d4ffd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Racbe69d4bdef4ec9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R96f2f387a1aa48cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R86a50524415d4ffd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc2cffd3273f049df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Racbe69d4bdef4ec9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Quality Wide Moat Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U3U2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...586 lines deleted...]
-          <x:t>119,447</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,093</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>