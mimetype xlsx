--- v12 (2026-09-12)
+++ v13 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R15b132ff45b5433c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc404190cbef4ab2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Racbe69d4bdef4ec9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7c3a31846aba45ed"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc2cffd3273f049df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Racbe69d4bdef4ec9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R45b02f7e4812422c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7c3a31846aba45ed" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Quality Wide Moat Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U3U2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...215 lines deleted...]
-          <x:t>24.08.2026</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>123,893</x:t>
-[...210 lines deleted...]
-          <x:t>124,331</x:t>
+          <x:t>124,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,826</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,071</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>124,069</x:t>
-[...166 lines deleted...]
-          <x:t>122,093</x:t>
+          <x:t>122,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,844</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>