--- v13 (2026-10-02)
+++ v14 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc404190cbef4ab2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb3080e888fa4bfe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7c3a31846aba45ed"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R50e559a413d04ef6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R45b02f7e4812422c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7c3a31846aba45ed" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R97ebaa356f064f4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R50e559a413d04ef6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Quality Wide Moat Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U3U2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...58 lines deleted...]
-          <x:t>124,331</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,826</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,071</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>124,069</x:t>
-[...11 lines deleted...]
-          <x:t>04.09.2026</x:t>
+          <x:t>122,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,873</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>125,008</x:t>
-[...549 lines deleted...]
-          <x:t>123,844</x:t>
+          <x:t>125,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,309</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>