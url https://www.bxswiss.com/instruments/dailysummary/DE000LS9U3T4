--- v13 (2026-09-13)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re979015ee9f24ae1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6b957ad0ca204691" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R113fbe6cfcfb4532"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0f15081d22f84350"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4e5c313fa7864a70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R113fbe6cfcfb4532" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rae3f13d91a664e21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0f15081d22f84350" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Smart Selection - Dividenden</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U3T4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...188 lines deleted...]
-          <x:t>21.08.2026</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,762</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>116,565</x:t>
-[...350 lines deleted...]
-          <x:t>117,290</x:t>
+          <x:t>116,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,012</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>116,131</x:t>
-[...53 lines deleted...]
-          <x:t>117,427</x:t>
+          <x:t>116,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,080</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>