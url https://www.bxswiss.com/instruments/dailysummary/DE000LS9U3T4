--- v14 (2026-10-03)
+++ v15 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6b957ad0ca204691" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rebfafa1a2ea24b95" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0f15081d22f84350"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4b84d3931c704bb8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rae3f13d91a664e21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0f15081d22f84350" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rec43e5e46ae044e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4b84d3931c704bb8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Smart Selection - Dividenden</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U3T4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,438 +149,60 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...144 lines deleted...]
-          <x:t>117,290</x:t>
+          <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,012</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>116,131</x:t>
-[...231 lines deleted...]
-        <x:is>
           <x:t>116,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,642</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,649</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,708</x:t>
         </x:is>
       </x:c>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,483</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,393</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,171</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,593</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>