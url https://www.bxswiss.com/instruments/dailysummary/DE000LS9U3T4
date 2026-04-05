--- v5 (2026-02-22)
+++ v6 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra22758f5ea1c4d4f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R85612d5b49284927" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R92736a2bfa424b4e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf1bc154de95c44e7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R65424dd7dbb84ac7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R92736a2bfa424b4e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R255423d2770e4bef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf1bc154de95c44e7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Smart Selection - Dividenden</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U3T4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.01.2026</x:t>
-[...613 lines deleted...]
-          <x:t>108,576</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,739</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>