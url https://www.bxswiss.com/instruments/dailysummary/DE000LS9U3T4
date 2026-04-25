--- v6 (2026-04-05)
+++ v7 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R85612d5b49284927" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra0bda64520be49a7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf1bc154de95c44e7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R21ebd3d138434cfc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R255423d2770e4bef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf1bc154de95c44e7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0203c8c2f7b740ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R21ebd3d138434cfc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Smart Selection - Dividenden</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U3T4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,528</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,856</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,309</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,139</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,036</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,890</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>