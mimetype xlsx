--- v7 (2026-04-25)
+++ v8 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra0bda64520be49a7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc704427fb6fb4750" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R21ebd3d138434cfc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd88a82bff98c45d1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0203c8c2f7b740ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R21ebd3d138434cfc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R683b4b9bea5c4d6a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd88a82bff98c45d1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Smart Selection - Dividenden</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U3T4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,621</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,204</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,617</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,027</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,364</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,391</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,036</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,547</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>