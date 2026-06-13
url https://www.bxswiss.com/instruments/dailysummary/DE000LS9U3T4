--- v8 (2026-05-16)
+++ v9 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc704427fb6fb4750" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R198ce05475364c5d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd88a82bff98c45d1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc909759b0ad0449e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R683b4b9bea5c4d6a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd88a82bff98c45d1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9881fb7e9e01471f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc909759b0ad0449e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Smart Selection - Dividenden</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U3T4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...279 lines deleted...]
-          <x:t>110,861</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,201</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,652</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>110,420</x:t>
-[...317 lines deleted...]
-        <x:is>
           <x:t>108,678</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>109,547</x:t>
+          <x:t>109,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,322</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>