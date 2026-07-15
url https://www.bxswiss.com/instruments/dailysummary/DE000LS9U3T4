--- v9 (2026-06-13)
+++ v10 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R198ce05475364c5d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce1c1edc03d94596" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc909759b0ad0449e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R93faf31c9cf64f04"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9881fb7e9e01471f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc909759b0ad0449e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra71a2d869e2c4816" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R93faf31c9cf64f04" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Smart Selection - Dividenden</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U3T4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...613 lines deleted...]
-          <x:t>113,322</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,455</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>