--- v10 (2026-07-15)
+++ v11 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce1c1edc03d94596" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ef56f22a47540e0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R93faf31c9cf64f04"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc7bab05d36104a93"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra71a2d869e2c4816" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R93faf31c9cf64f04" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcb8d4cac00414a83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc7bab05d36104a93" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Smart Selection - Dividenden</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U3T4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,829</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,697</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,856</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,882</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,033</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,965</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>