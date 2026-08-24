--- v11 (2026-08-04)
+++ v12 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ef56f22a47540e0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R11d6fdc8821f41ed" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc7bab05d36104a93"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R957ec16dfcda452c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcb8d4cac00414a83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc7bab05d36104a93" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0bbf1afc607645aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R957ec16dfcda452c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Smart Selection - Dividenden</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U3T4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,438</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,812</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,959</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,013</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,046</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,378</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,528</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>