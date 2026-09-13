--- v12 (2026-08-24)
+++ v13 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R11d6fdc8821f41ed" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re979015ee9f24ae1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R957ec16dfcda452c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R113fbe6cfcfb4532"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0bbf1afc607645aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R957ec16dfcda452c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4e5c313fa7864a70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R113fbe6cfcfb4532" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Smart Selection - Dividenden</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U3T4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,104</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,028</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,210</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,762</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,427</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>