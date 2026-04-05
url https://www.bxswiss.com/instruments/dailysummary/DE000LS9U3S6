--- v4 (2026-03-15)
+++ v5 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re37d9c661d6242d9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R92b2c9857b0a4390" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R53c4954a325b4a5a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9cfa97665d054200"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R639f592f00014b52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R53c4954a325b4a5a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfd1aac2265e04e5d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9cfa97665d054200" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>m1cr0_tr4d1n9</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U3S6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,371</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,617</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,367</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,470</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,158</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,098</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,413</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>