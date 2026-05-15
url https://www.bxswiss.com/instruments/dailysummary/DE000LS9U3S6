--- v5 (2026-04-05)
+++ v6 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R92b2c9857b0a4390" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbbd5c9f60f0c4bbc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9cfa97665d054200"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc781c825bf854088"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfd1aac2265e04e5d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9cfa97665d054200" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb8be46992481402d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc781c825bf854088" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>m1cr0_tr4d1n9</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U3S6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...409 lines deleted...]
-          <x:t>61,031</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,119</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>60,957</x:t>
-[...52 lines deleted...]
-        <x:is>
           <x:t>61,094</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...109 lines deleted...]
-          <x:t>61,413</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,052</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>