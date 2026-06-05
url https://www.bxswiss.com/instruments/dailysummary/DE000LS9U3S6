--- v6 (2026-05-15)
+++ v7 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbbd5c9f60f0c4bbc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R83b3db2a021b4f5d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc781c825bf854088"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0abb91ffe1464918"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb8be46992481402d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc781c825bf854088" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reae7eb52096547f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0abb91ffe1464918" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>m1cr0_tr4d1n9</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U3S6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...198 lines deleted...]
-          <x:t>61,190</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,027</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>61,114</x:t>
-[...16 lines deleted...]
-          <x:t>61,222</x:t>
+          <x:t>61,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,058</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,087</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>61,130</x:t>
-[...276 lines deleted...]
-          <x:t>11.05.2026</x:t>
+          <x:t>60,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,878</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>61,069</x:t>
-[...21 lines deleted...]
-          <x:t>61,064</x:t>
+          <x:t>60,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,029</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,119</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...33 lines deleted...]
-          <x:t>61,052</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,067</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>