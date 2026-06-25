--- v7 (2026-06-05)
+++ v8 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R83b3db2a021b4f5d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc9b805adf4d64b8b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0abb91ffe1464918"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3d653dd04d0b40dd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reae7eb52096547f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0abb91ffe1464918" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rce3125d81e634a90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3d653dd04d0b40dd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>m1cr0_tr4d1n9</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U3S6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...134 lines deleted...]
-          <x:t>11.05.2026</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,878</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>61,069</x:t>
-[...21 lines deleted...]
-          <x:t>61,064</x:t>
+          <x:t>60,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,029</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,119</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...136 lines deleted...]
-          <x:t>60,866</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,223</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,031</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...290 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,426</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>