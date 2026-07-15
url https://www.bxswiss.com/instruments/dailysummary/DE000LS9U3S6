--- v8 (2026-06-25)
+++ v9 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc9b805adf4d64b8b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R12b144dbae48412e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3d653dd04d0b40dd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdf0ab5687e0c4314"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rce3125d81e634a90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3d653dd04d0b40dd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re49a581501bf424d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdf0ab5687e0c4314" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>m1cr0_tr4d1n9</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U3S6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...247 lines deleted...]
-          <x:t>61,184</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>61,158</x:t>
-[...328 lines deleted...]
-          <x:t>61,426</x:t>
+          <x:t>61,572</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>