--- v9 (2026-07-15)
+++ v10 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R12b144dbae48412e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R00342a04386141ff" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdf0ab5687e0c4314"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf279a85966be44c7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re49a581501bf424d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdf0ab5687e0c4314" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0039b895fba64aea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf279a85966be44c7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>m1cr0_tr4d1n9</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U3S6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...166 lines deleted...]
-          <x:t>61,534</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,664</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,581</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>61,319</x:t>
-[...43 lines deleted...]
-          <x:t>61,384</x:t>
+          <x:t>61,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,467</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>61,352</x:t>
-[...355 lines deleted...]
-          <x:t>61,572</x:t>
+          <x:t>61,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,182</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>