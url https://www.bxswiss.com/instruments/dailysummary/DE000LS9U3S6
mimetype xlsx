--- v10 (2026-08-04)
+++ v11 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R00342a04386141ff" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b1f2350ecae4acc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf279a85966be44c7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc1a088788d844d9d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0039b895fba64aea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf279a85966be44c7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R004917d3459440af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc1a088788d844d9d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>m1cr0_tr4d1n9</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U3S6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,978</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,056</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,829</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,889</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,057</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,182</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,044</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,345</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>