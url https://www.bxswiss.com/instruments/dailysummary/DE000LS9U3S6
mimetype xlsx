--- v11 (2026-08-24)
+++ v12 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b1f2350ecae4acc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9337c147401c4d18" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc1a088788d844d9d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6a75fc1336cd4bcc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R004917d3459440af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc1a088788d844d9d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcabcb79de0da4f71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6a75fc1336cd4bcc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>m1cr0_tr4d1n9</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U3S6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,473 +149,95 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...284 lines deleted...]
-          <x:t>62,156</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,376</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...128 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,429</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,564</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,501</x:t>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,326</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,374</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,067</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>