--- v12 (2026-09-13)
+++ v13 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9337c147401c4d18" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R391854aafadd4240" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6a75fc1336cd4bcc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb8462d37012f4ce2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcabcb79de0da4f71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6a75fc1336cd4bcc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5fa80e9cc9f74c7c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb8462d37012f4ce2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>m1cr0_tr4d1n9</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U3S6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,492 +149,87 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...112 lines deleted...]
-          <x:t>62,554</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,854</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,684</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>62,516</x:t>
-[...173 lines deleted...]
-          <x:t>27.08.2026</x:t>
+          <x:t>62,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,551</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>62,590</x:t>
-[...133 lines deleted...]
-        <x:is>
           <x:t>62,637</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,522</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,630</x:t>
         </x:is>
       </x:c>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,902</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,108</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,874</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,202</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>