--- v13 (2026-10-03)
+++ v14 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R391854aafadd4240" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc809eb5bf0094fef" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb8462d37012f4ce2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R52f5c4b266804c53"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5fa80e9cc9f74c7c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb8462d37012f4ce2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb9b706af6902415a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R52f5c4b266804c53" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>m1cr0_tr4d1n9</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U3S6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,600 +149,222 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...166 lines deleted...]
-          <x:t>62,760</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,864</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,919</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...109 lines deleted...]
-          <x:t>62,887</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,947</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...5 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,021</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...158 lines deleted...]
-          <x:t>62,871</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,994</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>62,864</x:t>
-[...74 lines deleted...]
-        <x:is>
           <x:t>63,191</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,987</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,130</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,105</x:t>
         </x:is>
       </x:c>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,088</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,272</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,682</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,533</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>