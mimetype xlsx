--- v12 (2026-08-22)
+++ v13 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb209adce571942ea" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R06385b396b8f472d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra0c7bb78ae4140e3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdc3156abeef4449d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf9db3460cd3f48a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra0c7bb78ae4140e3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2a2572e3d12a4388" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdc3156abeef4449d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Buffettology by Kanai</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U3G1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,148 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...96 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,337</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,587</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,318</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,561</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -484,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,104</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,292</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,092</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,208</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>