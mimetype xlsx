--- v13 (2026-09-11)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R06385b396b8f472d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R22e67057c3244621" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdc3156abeef4449d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc2ad9a0164d54829"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2a2572e3d12a4388" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdc3156abeef4449d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5344c61de7b644d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc2ad9a0164d54829" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Buffettology by Kanai</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U3G1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...225 lines deleted...]
-          <x:t>105,292</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,407</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,092</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>105,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>105,115</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...279 lines deleted...]
-          <x:t>105,893</x:t>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,221</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>105,583</x:t>
-[...107 lines deleted...]
-          <x:t>104,208</x:t>
+          <x:t>105,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,941</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>