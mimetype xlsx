--- v14 (2026-10-03)
+++ v15 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R22e67057c3244621" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf7e58f2f63c342cc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc2ad9a0164d54829"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd867d1fd212e4ff0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5344c61de7b644d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc2ad9a0164d54829" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R41b93b9cc12d4c9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd867d1fd212e4ff0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Buffettology by Kanai</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U3G1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,551 +149,173 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...117 lines deleted...]
-          <x:t>105,893</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,221</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>105,583</x:t>
-[...371 lines deleted...]
-        <x:is>
           <x:t>105,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,337</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,041</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,911</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,959</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,017</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>