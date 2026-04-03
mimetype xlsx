--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb41e2a77a944a80" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd469db58c9ec4673" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R581a9deea18d4a75"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R37718e477d084687"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd097856e81b24380" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R581a9deea18d4a75" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7ff8fb8deb7c4b1c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R37718e477d084687" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Buffettology by Kanai</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U3G1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,53 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,331</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,377</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,399</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,954</x:t>
@@ -791,31 +393,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,184</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,949</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,240</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>