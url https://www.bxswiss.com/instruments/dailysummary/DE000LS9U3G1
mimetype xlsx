--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd469db58c9ec4673" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf3ada70b755b4970" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R37718e477d084687"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0af6cfee34684967"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7ff8fb8deb7c4b1c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R37718e477d084687" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re64dd60714504599" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0af6cfee34684967" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Buffettology by Kanai</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U3G1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,435 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...383 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,973</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,757</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,783</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,912</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -771,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,348</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,192</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,722</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,785</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>