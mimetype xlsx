--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf3ada70b755b4970" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6b69d2f33c3d455c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0af6cfee34684967"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R537d69f947274e94"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re64dd60714504599" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0af6cfee34684967" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Red5d02dc873e422f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R537d69f947274e94" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Buffettology by Kanai</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U3G1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,502 +149,151 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...333 lines deleted...]
-          <x:t>100,540</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,804</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,796</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,349</x:t>
-[...106 lines deleted...]
-        <x:is>
           <x:t>100,600</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,986</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,624</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,979</x:t>
         </x:is>
       </x:c>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,573</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,977</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,316</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,630</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>