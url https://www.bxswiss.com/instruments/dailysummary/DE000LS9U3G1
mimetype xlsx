--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6b69d2f33c3d455c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R03c3d8254f3e4e4d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R537d69f947274e94"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R728b3c1d0ad64ec9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Red5d02dc873e422f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R537d69f947274e94" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ref72d14fc5fc45b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R728b3c1d0ad64ec9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Buffettology by Kanai</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U3G1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,633</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,796</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,166</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,459</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,761</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,216</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>