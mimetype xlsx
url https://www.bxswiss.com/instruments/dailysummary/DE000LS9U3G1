--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R03c3d8254f3e4e4d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4774ecb28dd744fb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R728b3c1d0ad64ec9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc0aaf2f666bf486e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ref72d14fc5fc45b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R728b3c1d0ad64ec9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb6503942f9cd4b45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc0aaf2f666bf486e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Buffettology by Kanai</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U3G1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,019</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,381</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,803</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,238</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,231</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,925</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>