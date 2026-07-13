--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4774ecb28dd744fb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbda2aefda6e348a6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc0aaf2f666bf486e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R61ecea717df74145"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb6503942f9cd4b45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc0aaf2f666bf486e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3e8ad14c9d314e1a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R61ecea717df74145" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Buffettology by Kanai</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U3G1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,726</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,393</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,726</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,207</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,141</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,512</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,679</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>