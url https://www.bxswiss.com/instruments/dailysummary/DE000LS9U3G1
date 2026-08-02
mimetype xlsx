--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbda2aefda6e348a6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R06b8b0e85db5451b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R61ecea717df74145"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcbb57fb8e73041a0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3e8ad14c9d314e1a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R61ecea717df74145" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R216c8df4cba34c47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcbb57fb8e73041a0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Buffettology by Kanai</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U3G1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,53 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,522</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,837</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,364</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,573</x:t>
@@ -717,50 +319,455 @@
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,307</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,488</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,357</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,679</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,307</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,488</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,357</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,679</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>