--- v11 (2026-08-02)
+++ v12 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R06b8b0e85db5451b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb209adce571942ea" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcbb57fb8e73041a0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra0c7bb78ae4140e3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R216c8df4cba34c47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcbb57fb8e73041a0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf9db3460cd3f48a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra0c7bb78ae4140e3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Buffettology by Kanai</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U3G1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,626 +149,366 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...383 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...16 lines deleted...]
-          <x:t>102,679</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,115</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>