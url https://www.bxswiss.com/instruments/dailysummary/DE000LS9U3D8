--- v4 (2026-03-14)
+++ v5 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R020e89009a894e02" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red66c0f4731d4205" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R90bd7039fce14fc2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd4a10eb5c58346a4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2979912694d64848" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R90bd7039fce14fc2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6aeff1a23f944c05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd4a10eb5c58346a4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GOT Dividends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U3D8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...9 lines deleted...]
-          <x:t>66,794</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,713</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,504</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>66,684</x:t>
-[...21 lines deleted...]
-          <x:t>66,672</x:t>
+          <x:t>66,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,917</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,949</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...590 lines deleted...]
-          <x:t>66,005</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,321</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>