--- v5 (2026-04-04)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red66c0f4731d4205" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf7a20af4b5dc4644" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd4a10eb5c58346a4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0d62a0ceb4b24303"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6aeff1a23f944c05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd4a10eb5c58346a4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra577a64af1764484" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0d62a0ceb4b24303" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GOT Dividends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U3D8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,544</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,817</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,517</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,641</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,272</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,407</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,239</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,975</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>