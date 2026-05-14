--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf7a20af4b5dc4644" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f58be2148a443a8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0d62a0ceb4b24303"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd88945556a3b49a8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra577a64af1764484" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0d62a0ceb4b24303" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra4b312872be240ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd88945556a3b49a8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GOT Dividends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U3D8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...58 lines deleted...]
-          <x:t>66,917</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,949</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>66,835</x:t>
-[...453 lines deleted...]
-          <x:t>67,016</x:t>
+          <x:t>66,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,779</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,877</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>66,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>66,903</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.04.2026</x:t>
-[...46 lines deleted...]
-          <x:t>66,975</x:t>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,855</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>