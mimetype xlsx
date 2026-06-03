--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f58be2148a443a8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0f0d88545d224b0c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd88945556a3b49a8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R52bd0d4d934a48e4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra4b312872be240ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd88945556a3b49a8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R09245bbfcd544750" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R52bd0d4d934a48e4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GOT Dividends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U3D8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...171 lines deleted...]
-          <x:t>67,016</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,779</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,877</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>66,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>66,903</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.04.2026</x:t>
-[...203 lines deleted...]
-          <x:t>66,836</x:t>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,749</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,855</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...4 lines deleted...]
-          <x:t>66,864</x:t>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,849</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,881</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>66,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>66,757</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>66,783</x:t>
-[...33 lines deleted...]
-          <x:t>07.05.2026</x:t>
+          <x:t>66,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,529</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,747</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>66,814</x:t>
-[...117 lines deleted...]
-          <x:t>66,855</x:t>
+          <x:t>66,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,711</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>