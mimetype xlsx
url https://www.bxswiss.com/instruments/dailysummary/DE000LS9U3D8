--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0f0d88545d224b0c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbbcdadf25b194778" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R52bd0d4d934a48e4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7b8b76bade60477d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R09245bbfcd544750" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R52bd0d4d934a48e4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reb20adc951254434" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7b8b76bade60477d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GOT Dividends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U3D8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...36 lines deleted...]
-          <x:t>66,881</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,757</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>66,783</x:t>
-[...6 lines deleted...]
-          <x:t>06.05.2026</x:t>
+          <x:t>66,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>66,949</x:t>
-[...495 lines deleted...]
-          <x:t>66,711</x:t>
+          <x:t>67,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,386</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>