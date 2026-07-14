--- v9 (2026-06-23)
+++ v10 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbbcdadf25b194778" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ba4c49649ec4c93" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7b8b76bade60477d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfed11dce17bc43f2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reb20adc951254434" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7b8b76bade60477d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdb879c9d8b6d466f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfed11dce17bc43f2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GOT Dividends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U3D8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...203 lines deleted...]
-          <x:t>66,793</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,892</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...224 lines deleted...]
-          <x:t>67,133</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,187</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,248</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>67,055</x:t>
-[...75 lines deleted...]
-          <x:t>67,517</x:t>
+          <x:t>67,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,206</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,278</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>67,493</x:t>
-[...26 lines deleted...]
-          <x:t>67,386</x:t>
+          <x:t>67,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,445</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>