--- v10 (2026-07-14)
+++ v11 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ba4c49649ec4c93" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R847fb575da504fde" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfed11dce17bc43f2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R332dfbaf5fbe479e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdb879c9d8b6d466f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfed11dce17bc43f2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rba73921558254ff7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R332dfbaf5fbe479e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GOT Dividends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U3D8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...14 lines deleted...]
-          <x:t>67,111</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,172</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,192</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...161 lines deleted...]
-          <x:t>23.06.2026</x:t>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,191</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,310</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...389 lines deleted...]
-          <x:t>67,445</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,761</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>