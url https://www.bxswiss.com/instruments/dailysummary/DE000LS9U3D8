--- v11 (2026-08-03)
+++ v12 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R847fb575da504fde" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9fde7c5ddcbd4c24" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R332dfbaf5fbe479e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0e85ea36c2094e7f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rba73921558254ff7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R332dfbaf5fbe479e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4584c0ec89834909" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0e85ea36c2094e7f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GOT Dividends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U3D8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...586 lines deleted...]
-          <x:t>67,761</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,845</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>