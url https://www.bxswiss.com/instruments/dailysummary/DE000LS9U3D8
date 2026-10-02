--- v12 (2026-09-12)
+++ v13 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9fde7c5ddcbd4c24" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d670ee4378048b6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0e85ea36c2094e7f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R24e733d3079542a5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4584c0ec89834909" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0e85ea36c2094e7f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rde95bd7ad538442b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R24e733d3079542a5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GOT Dividends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U3D8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...95 lines deleted...]
-          <x:t>68,277</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,399</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...202 lines deleted...]
-          <x:t>68,306</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>68,284</x:t>
-[...323 lines deleted...]
-          <x:t>68,845</x:t>
+          <x:t>68,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,863</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>