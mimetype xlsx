--- v13 (2026-10-02)
+++ v14 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d670ee4378048b6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red7ce79571e84386" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R24e733d3079542a5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6a49ece5dce643f4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rde95bd7ad538442b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R24e733d3079542a5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R232f0ca7842c4691" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6a49ece5dce643f4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GOT Dividends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U3D8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,698</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,727</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,441</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,475</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,739</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,296</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,993</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>