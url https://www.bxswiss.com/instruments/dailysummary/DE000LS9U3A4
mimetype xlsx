--- v11 (2026-09-13)
+++ v12 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb2128fc07e844e15" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf93ee4ec61e4c30" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfa2b20a684f94ba7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9040591c978d42d4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R64f74515fd624b27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfa2b20a684f94ba7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7bfc634ed60a4b57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9040591c978d42d4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Focusinvesting Wall Street</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U3A4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,279</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,584</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,544</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,289</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,107</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,544</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,903</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,994</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>