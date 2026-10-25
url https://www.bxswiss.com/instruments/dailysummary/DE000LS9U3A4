--- v12 (2026-10-03)
+++ v13 (2026-10-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf93ee4ec61e4c30" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra968c1de0382446a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9040591c978d42d4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcbb065b02d9243fe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7bfc634ed60a4b57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9040591c978d42d4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1e10dab67c484b72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcbb065b02d9243fe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Focusinvesting Wall Street</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U3A4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,272</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,781</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,219</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,707</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,725</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>