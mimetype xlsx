--- v3 (2026-02-22)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R48c935b1ca0941c4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6bdeedacc15d43cd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd20771dd557e4c18"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra122db3e47a4416b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R493fbf80657647bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd20771dd557e4c18" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R39508778f8ce432b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra122db3e47a4416b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Focusinvesting Wall Street</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U3A4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.01.2026</x:t>
-[...490 lines deleted...]
-          <x:t>100,612</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,789</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,963</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...114 lines deleted...]
-          <x:t>101,829</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,950</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>