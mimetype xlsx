--- v4 (2026-04-03)
+++ v5 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6bdeedacc15d43cd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R59e2b31335cb450c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra122db3e47a4416b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R441c2b9751944828"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R39508778f8ce432b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra122db3e47a4416b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R324d8e37c6dc4e04" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R441c2b9751944828" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Focusinvesting Wall Street</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U3A4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,618</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,521</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,603</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,974</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,759</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,394</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,389</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>