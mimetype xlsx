--- v5 (2026-04-23)
+++ v6 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R59e2b31335cb450c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree764aad09d048e0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R441c2b9751944828"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9ee515fd384248d6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R324d8e37c6dc4e04" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R441c2b9751944828" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R67c48836b4bf4ff0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9ee515fd384248d6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Focusinvesting Wall Street</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U3A4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...559 lines deleted...]
-          <x:t>105,389</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,263</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>