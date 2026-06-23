--- v6 (2026-06-03)
+++ v7 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree764aad09d048e0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra5f81dfded1746dd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9ee515fd384248d6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R495ed26304b649ab"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R67c48836b4bf4ff0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9ee515fd384248d6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raeab49afda724399" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R495ed26304b649ab" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Focusinvesting Wall Street</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U3A4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...26 lines deleted...]
-          <x:t>05.05.2026</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,811</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,701</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...524 lines deleted...]
-          <x:t>104,263</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,638</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>