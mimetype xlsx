--- v7 (2026-06-23)
+++ v8 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra5f81dfded1746dd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0808b8520f904be1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R495ed26304b649ab"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R22c0af407a2d4cb8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raeab49afda724399" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R495ed26304b649ab" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5f500e179e3a4051" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R22c0af407a2d4cb8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Focusinvesting Wall Street</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U3A4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,032</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,948</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,743</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,274</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,136</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,384</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>