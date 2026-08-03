--- v8 (2026-07-14)
+++ v9 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0808b8520f904be1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf4b632fbe0f34608" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R22c0af407a2d4cb8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R35504b4584574426"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5f500e179e3a4051" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R22c0af407a2d4cb8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9ea8e7767b7b4355" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R35504b4584574426" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Focusinvesting Wall Street</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U3A4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,321</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,412</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,567</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,809</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,643</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,864</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>