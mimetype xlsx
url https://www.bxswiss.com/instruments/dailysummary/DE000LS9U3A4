--- v9 (2026-08-03)
+++ v10 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf4b632fbe0f34608" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcaca5403c3904511" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R35504b4584574426"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc74d4903a23346b6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9ea8e7767b7b4355" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R35504b4584574426" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd39f2a869aa544ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc74d4903a23346b6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Focusinvesting Wall Street</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U3A4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...31 lines deleted...]
-          <x:t>107,964</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,363</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>107,845</x:t>
-[...533 lines deleted...]
-        <x:is>
           <x:t>112,118</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,062</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>