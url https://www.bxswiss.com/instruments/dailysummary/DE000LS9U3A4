--- v10 (2026-08-24)
+++ v11 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcaca5403c3904511" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb2128fc07e844e15" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc74d4903a23346b6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfa2b20a684f94ba7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd39f2a869aa544ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc74d4903a23346b6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R64f74515fd624b27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfa2b20a684f94ba7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Focusinvesting Wall Street</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U3A4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,283</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,086</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,229</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,482</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,873</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,644</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,746</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,381</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>