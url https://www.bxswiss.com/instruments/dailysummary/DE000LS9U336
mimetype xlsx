--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R19a228197fec43eb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1784e099be034f52" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3fc5adfe15314983"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8a9357de68404352"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R63554befce94479c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3fc5adfe15314983" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9332ff3dde8447b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8a9357de68404352" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Ymir USA Low Vola</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U336</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,697</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,068</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,604</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,085</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,457</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,379</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,621</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>