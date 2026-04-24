--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1784e099be034f52" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1be8d47709b644e2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8a9357de68404352"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf6ba6f6a9b1d44df"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9332ff3dde8447b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8a9357de68404352" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5977f8112b9845c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf6ba6f6a9b1d44df" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Ymir USA Low Vola</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U336</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...220 lines deleted...]
-          <x:t>108,457</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,584</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>108,379</x:t>
-[...362 lines deleted...]
-          <x:t>02.04.2026</x:t>
+          <x:t>108,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,584</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,918</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>