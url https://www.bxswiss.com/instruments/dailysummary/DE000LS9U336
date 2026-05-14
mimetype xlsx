--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1be8d47709b644e2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a6e0d14eb404509" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf6ba6f6a9b1d44df"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2450987ecf6d4ac6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5977f8112b9845c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf6ba6f6a9b1d44df" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbc7b75661f2746e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2450987ecf6d4ac6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Ymir USA Low Vola</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U336</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,817</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,517</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,561</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,446</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,548</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,432</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,440</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>