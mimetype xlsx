--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a6e0d14eb404509" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c49b59d9925477c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2450987ecf6d4ac6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rde4650d32547440a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbc7b75661f2746e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2450987ecf6d4ac6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R15d53a1b34714489" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rde4650d32547440a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Ymir USA Low Vola</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U336</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,622</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,988</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,689</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,197</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,668</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,278</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,370</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>