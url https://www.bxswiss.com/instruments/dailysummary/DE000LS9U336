--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c49b59d9925477c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf7c7e38eca244c50" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rde4650d32547440a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6883fd1365aa4e81"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R15d53a1b34714489" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rde4650d32547440a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5bba7921649e4344" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6883fd1365aa4e81" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Ymir USA Low Vola</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U336</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,359</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,768</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,067</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,272</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,832</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,823</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,694</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,752</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>