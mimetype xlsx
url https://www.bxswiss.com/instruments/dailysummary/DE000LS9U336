--- v10 (2026-06-23)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf7c7e38eca244c50" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf24351c550744adc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6883fd1365aa4e81"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd89d709ed2c147cf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5bba7921649e4344" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6883fd1365aa4e81" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4f5fdd20ad664a49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd89d709ed2c147cf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Ymir USA Low Vola</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U336</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,833</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,527</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,711</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,006</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,852</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,427</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,573</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>