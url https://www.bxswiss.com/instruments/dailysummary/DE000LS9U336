--- v11 (2026-07-13)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf24351c550744adc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5bd2472507143e6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd89d709ed2c147cf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1882fd29b3374403"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4f5fdd20ad664a49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd89d709ed2c147cf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc8116f199b2a45e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1882fd29b3374403" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Ymir USA Low Vola</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U336</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,158</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,227</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,876</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,892</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -717,50 +339,455 @@
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,857</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,573</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,857</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,573</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>