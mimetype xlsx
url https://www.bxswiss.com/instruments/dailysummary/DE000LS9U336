--- v12 (2026-08-02)
+++ v13 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5bd2472507143e6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3468070c4b0e4041" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1882fd29b3374403"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0bdae99ef14e4714"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc8116f199b2a45e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1882fd29b3374403" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3005b05c3a5d4b53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0bdae99ef14e4714" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Ymir USA Low Vola</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U336</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,186 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...16 lines deleted...]
-          <x:t>108,573</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>