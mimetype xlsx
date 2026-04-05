--- v4 (2026-03-15)
+++ v5 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd6a546d6905242f0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R89451753dcd542f9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R320f2f6401aa42c2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd50dbbde40614bdb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1bff9c9fe22e444f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R320f2f6401aa42c2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R07ca646ec6364030" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd50dbbde40614bdb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Ymir Europa Low Vola</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U310</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,638</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,582</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,799</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,574</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,732</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,142</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>