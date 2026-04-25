--- v5 (2026-04-05)
+++ v6 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R89451753dcd542f9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1cc4cd88934d461d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd50dbbde40614bdb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4567068a16694531"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R07ca646ec6364030" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd50dbbde40614bdb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbd687740fd5249b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4567068a16694531" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Ymir Europa Low Vola</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U310</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,223</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,582</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,445</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,974</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,687</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,203</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>