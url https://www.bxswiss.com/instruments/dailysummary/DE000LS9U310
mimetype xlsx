--- v6 (2026-04-25)
+++ v7 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1cc4cd88934d461d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R13120cc8df76405f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4567068a16694531"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reb3e470cccf940ec"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbd687740fd5249b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4567068a16694531" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc90876a4b8f34dbc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reb3e470cccf940ec" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Ymir Europa Low Vola</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U310</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,529 +149,205 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.03.2026</x:t>
-[...269 lines deleted...]
-          <x:t>09.04.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,971</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,501</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>107,041</x:t>
-[...197 lines deleted...]
-        <x:is>
           <x:t>106,583</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,776</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,451</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,540</x:t>
         </x:is>
       </x:c>
@@ -737,31 +413,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,672</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,956</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,151</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,664</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>