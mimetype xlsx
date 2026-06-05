--- v7 (2026-05-15)
+++ v8 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R13120cc8df76405f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f957fcf94974277" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reb3e470cccf940ec"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R388fabc5038b4d84"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc90876a4b8f34dbc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reb3e470cccf940ec" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rafe40db0902b4079" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R388fabc5038b4d84" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Ymir Europa Low Vola</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U310</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,492 +149,114 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...269 lines deleted...]
-          <x:t>27.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,994</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>106,776</x:t>
-[...160 lines deleted...]
-        <x:is>
           <x:t>106,558</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,405</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,709</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,291</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,186</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,998</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>