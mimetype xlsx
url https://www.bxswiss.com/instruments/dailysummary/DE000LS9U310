--- v8 (2026-06-05)
+++ v9 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f957fcf94974277" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb513cb10ded4308" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R388fabc5038b4d84"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Redccc0ddaad04d05"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rafe40db0902b4079" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R388fabc5038b4d84" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re0090ad5820749ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Redccc0ddaad04d05" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Ymir Europa Low Vola</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U310</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...112 lines deleted...]
-          <x:t>103,836</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,538</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,641</x:t>
-[...457 lines deleted...]
-        <x:is>
           <x:t>103,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,312</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,354</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,938</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,494</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>