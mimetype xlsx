--- v9 (2026-06-27)
+++ v10 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb513cb10ded4308" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R07d99ffcc10c415d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Redccc0ddaad04d05"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2b07f7be8a264770"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re0090ad5820749ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Redccc0ddaad04d05" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rade99a567b3c4e14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2b07f7be8a264770" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Ymir Europa Low Vola</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U310</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...409 lines deleted...]
-          <x:t>107,155</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,574</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>107,155</x:t>
-[...220 lines deleted...]
-          <x:t>107,494</x:t>
+          <x:t>107,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,045</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>