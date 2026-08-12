--- v10 (2026-07-23)
+++ v11 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R07d99ffcc10c415d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red3fd27703b74a30" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2b07f7be8a264770"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R568537dd19f047d3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rade99a567b3c4e14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2b07f7be8a264770" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfcb7674d9fd04503" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R568537dd19f047d3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Ymir Europa Low Vola</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U310</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,172 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...16 lines deleted...]
-          <x:t>107,045</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>