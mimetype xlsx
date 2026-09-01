--- v11 (2026-08-12)
+++ v12 (2026-09-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red3fd27703b74a30" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e045464b6e04193" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R568537dd19f047d3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rced571acbecf4676"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfcb7674d9fd04503" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R568537dd19f047d3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf1d5b6b117914e81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rced571acbecf4676" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Ymir Europa Low Vola</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U310</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,172 +149,172 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...96 lines deleted...]
-        <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>