--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf05f3d1ad2cb4c2d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R56e603bedd0e45dc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R856d03152ea543b7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc357b03805ab4658"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5baf650235674a02" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R856d03152ea543b7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfbfa172981d2415d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc357b03805ab4658" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Numbergoup Deutschland</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U2X8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...350 lines deleted...]
-          <x:t>27.02.2026</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,827</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,090</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...281 lines deleted...]
-          <x:t>101,260</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,354</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>