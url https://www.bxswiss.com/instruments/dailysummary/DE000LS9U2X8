--- v6 (2026-04-03)
+++ v7 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R56e603bedd0e45dc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5085958a53fd4e41" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc357b03805ab4658"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra4aedde9360744f4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfbfa172981d2415d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc357b03805ab4658" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb2ff6517eff846e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra4aedde9360744f4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Numbergoup Deutschland</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U2X8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,607</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,381</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,381</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,996</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,037</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,908</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>