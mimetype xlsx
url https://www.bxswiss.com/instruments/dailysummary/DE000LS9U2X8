--- v7 (2026-04-23)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5085958a53fd4e41" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc294ca70a6a241ff" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra4aedde9360744f4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R20fe9776b91c4fa3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb2ff6517eff846e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra4aedde9360744f4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcbaf5091c9124c79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R20fe9776b91c4fa3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Numbergoup Deutschland</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U2X8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...53 lines deleted...]
-          <x:t>25.03.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,864</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,908</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...497 lines deleted...]
-          <x:t>102,908</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>