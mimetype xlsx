--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc294ca70a6a241ff" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R723011ad6b9448c9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R20fe9776b91c4fa3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R26f581a5e53e4109"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcbaf5091c9124c79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R20fe9776b91c4fa3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R00e54607e01045e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R26f581a5e53e4109" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Numbergoup Deutschland</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U2X8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,73 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,317</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,456</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...391 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,513</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,108</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,161</x:t>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,599</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,798</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,443</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,408</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>