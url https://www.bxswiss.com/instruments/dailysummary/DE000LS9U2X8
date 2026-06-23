--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R723011ad6b9448c9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd2ee3ade96de4319" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R26f581a5e53e4109"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc3515540400a486d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R00e54607e01045e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R26f581a5e53e4109" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1524a801ba434ac9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc3515540400a486d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Numbergoup Deutschland</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U2X8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...117 lines deleted...]
-          <x:t>102,727</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,324</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,408</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...433 lines deleted...]
-          <x:t>102,408</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,693</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>