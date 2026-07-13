--- v10 (2026-06-23)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd2ee3ade96de4319" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb159c3c63fbf4119" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc3515540400a486d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4f618b204461477a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1524a801ba434ac9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc3515540400a486d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8c917b8f02e04cbc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4f618b204461477a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Numbergoup Deutschland</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U2X8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...63 lines deleted...]
-          <x:t>102,435</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,199</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,966</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,167</x:t>
-[...485 lines deleted...]
-          <x:t>103,693</x:t>
+          <x:t>102,086</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>