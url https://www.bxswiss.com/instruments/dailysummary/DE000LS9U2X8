--- v11 (2026-07-13)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb159c3c63fbf4119" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd2fe8dd5c67541e8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4f618b204461477a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R388a0b1cee42445a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8c917b8f02e04cbc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4f618b204461477a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R57e66f7866574b1d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R388a0b1cee42445a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Numbergoup Deutschland</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U2X8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...68 lines deleted...]
-          <x:t>102,846</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,657</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,859</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...224 lines deleted...]
-          <x:t>102,227</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,352</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,371</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...276 lines deleted...]
-          <x:t>102,086</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,680</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>