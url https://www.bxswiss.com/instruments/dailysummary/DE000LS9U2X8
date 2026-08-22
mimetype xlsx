--- v12 (2026-08-02)
+++ v13 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd2fe8dd5c67541e8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R934d9d06bdb7476e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R388a0b1cee42445a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4a2096adb29845ce"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R57e66f7866574b1d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R388a0b1cee42445a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2d3f1bc48994466d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4a2096adb29845ce" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Numbergoup Deutschland</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U2X8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,598 +149,220 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...14 lines deleted...]
-          <x:t>102,477</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,603</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...523 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,229</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,572</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,936</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,086</x:t>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,006</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,139</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,702</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>