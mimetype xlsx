--- v13 (2026-08-22)
+++ v14 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R934d9d06bdb7476e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce7639f0bd0e4ee1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4a2096adb29845ce"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R49d7785a0df04ed5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2d3f1bc48994466d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4a2096adb29845ce" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb972c0add6314b62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R49d7785a0df04ed5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Numbergoup Deutschland</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U2X8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...242 lines deleted...]
-          <x:t>03.08.2026</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,923</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,077</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...249 lines deleted...]
-          <x:t>103,521</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,336</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,726</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...131 lines deleted...]
-          <x:t>102,702</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,612</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>