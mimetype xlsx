--- v14 (2026-09-11)
+++ v15 (2026-10-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce7639f0bd0e4ee1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9484c85bec054b41" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R49d7785a0df04ed5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5f39662deb2e4d8b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb972c0add6314b62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R49d7785a0df04ed5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb4d478cf47b7476f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5f39662deb2e4d8b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Numbergoup Deutschland</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U2X8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...95 lines deleted...]
-          <x:t>103,521</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,336</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,726</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...116 lines deleted...]
-          <x:t>102,938</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,103</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,161</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>102,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>102,646</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...67 lines deleted...]
-          <x:t>103,030</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,343</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,775</x:t>
-[...328 lines deleted...]
-          <x:t>103,612</x:t>
+          <x:t>103,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,886</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>