--- v15 (2026-10-01)
+++ v16 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9484c85bec054b41" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1410d0b8d1ab4922" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5f39662deb2e4d8b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9bbbf3b5b8bd48f9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb4d478cf47b7476f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5f39662deb2e4d8b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R249e32e783894efe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9bbbf3b5b8bd48f9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Numbergoup Deutschland</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U2X8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,969</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,274</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,474</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,646</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,732</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,732</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,836</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,976</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>