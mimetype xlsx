--- v12 (2026-09-13)
+++ v13 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R533d3ccb383d4b5a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc69443007bd453d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4d74838c233145fb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R902b2e2916274d28"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7a29556274844219" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4d74838c233145fb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R59676483420d4640" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R902b2e2916274d28" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Autoimmun Biotech-Juwelen </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U2T6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,922</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,387</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,981</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,803</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,512</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>