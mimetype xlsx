--- v13 (2026-10-04)
+++ v14 (2026-10-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc69443007bd453d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree1bf6d5a4f1453a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R902b2e2916274d28"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R615897ea376d480d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R59676483420d4640" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R902b2e2916274d28" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R05921f3171024194" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R615897ea376d480d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Autoimmun Biotech-Juwelen </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U2T6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,126</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,548</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,188</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,632</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,434</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,163</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>