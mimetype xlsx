--- v5 (2026-03-15)
+++ v6 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R16cef62fa17f4155" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a8905d061254384" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R770fa50a36c744b1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbbb38daa88ef4839"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfe725e9d8d7244c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R770fa50a36c744b1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd9ee60ab3a1e4397" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbbb38daa88ef4839" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Autoimmun Biotech-Juwelen </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U2T6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,088</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,408</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,801</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,092</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,058</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,557</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>