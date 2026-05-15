--- v6 (2026-04-05)
+++ v7 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a8905d061254384" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R12ad76d336114153" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbbb38daa88ef4839"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Red544cc280dd44b0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd9ee60ab3a1e4397" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbbb38daa88ef4839" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd5d367f0e4e142b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Red544cc280dd44b0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Autoimmun Biotech-Juwelen </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U2T6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...586 lines deleted...]
-          <x:t>111,557</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,074</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>