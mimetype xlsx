--- v7 (2026-05-15)
+++ v8 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R12ad76d336114153" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda5f740a0e6b46f4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Red544cc280dd44b0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb84763a8d1414eaf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd5d367f0e4e142b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Red544cc280dd44b0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re520849624534273" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb84763a8d1414eaf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Autoimmun Biotech-Juwelen </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U2T6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...538 lines deleted...]
-        <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,668</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,328</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,601</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,387</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,102</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>