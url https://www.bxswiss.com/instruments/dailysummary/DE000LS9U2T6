--- v8 (2026-06-13)
+++ v9 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda5f740a0e6b46f4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a60cfeacbfd4a1e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb84763a8d1414eaf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0a1166c93be64883"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re520849624534273" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb84763a8d1414eaf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfdf5297227ae4ee6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0a1166c93be64883" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Autoimmun Biotech-Juwelen </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U2T6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...495 lines deleted...]
-          <x:t>149,845</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>144,890</x:t>
-[...107 lines deleted...]
-          <x:t>161,102</x:t>
+          <x:t>145,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,509</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>