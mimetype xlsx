--- v9 (2026-07-15)
+++ v10 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a60cfeacbfd4a1e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R46bc6199188040e7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0a1166c93be64883"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R45ffe0a89da64c30"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfdf5297227ae4ee6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0a1166c93be64883" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R39af852ddfab4306" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R45ffe0a89da64c30" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Autoimmun Biotech-Juwelen </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U2T6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,891</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,023</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,678</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,894</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,449</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,839</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>