--- v10 (2026-08-04)
+++ v11 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R46bc6199188040e7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb53893850374569" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R45ffe0a89da64c30"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6b0ed0e58b644511"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R39af852ddfab4306" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R45ffe0a89da64c30" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rce8fc852f76847f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6b0ed0e58b644511" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Autoimmun Biotech-Juwelen </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U2T6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,763</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,739</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,864</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,860</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,353</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,831</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,006</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,131</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>