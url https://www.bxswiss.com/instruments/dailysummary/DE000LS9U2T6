--- v11 (2026-08-24)
+++ v12 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb53893850374569" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R533d3ccb383d4b5a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6b0ed0e58b644511"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4d74838c233145fb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rce8fc852f76847f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6b0ed0e58b644511" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7a29556274844219" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4d74838c233145fb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Autoimmun Biotech-Juwelen </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U2T6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,182</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,287</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,382</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,648</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,821</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,818</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,940</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>