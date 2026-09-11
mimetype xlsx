--- v10 (2026-08-22)
+++ v11 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f68cb5e656d44c7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb55bbe7942354a08" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf3566f9545354443"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1dd6ee9c5bd8498a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd59f7aaf30624832" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf3566f9545354443" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc89c0bce91e148f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1dd6ee9c5bd8498a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WF00FIMAGI</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U2S8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...355 lines deleted...]
-          <x:t>133,858</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,943</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>133,443</x:t>
-[...274 lines deleted...]
-          <x:t>132,087</x:t>
+          <x:t>132,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,470</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>