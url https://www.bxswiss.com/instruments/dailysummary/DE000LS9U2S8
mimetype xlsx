--- v11 (2026-09-11)
+++ v12 (2026-10-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb55bbe7942354a08" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3eb6738f9ff847bb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1dd6ee9c5bd8498a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1a3d25b5af8f465d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc89c0bce91e148f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1dd6ee9c5bd8498a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3a9e077874b149b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1a3d25b5af8f465d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WF00FIMAGI</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U2S8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,668</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,762</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,221</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,488</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,761</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,968</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,014</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,106</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>