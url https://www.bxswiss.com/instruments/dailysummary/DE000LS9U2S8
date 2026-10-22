--- v12 (2026-10-01)
+++ v13 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3eb6738f9ff847bb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1748a72fee154c7e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1a3d25b5af8f465d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re25603901f4240e7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3a9e077874b149b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1a3d25b5af8f465d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf8bc2b1009e644fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re25603901f4240e7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WF00FIMAGI</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U2S8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,816</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,147</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,497</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,634</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,121</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,121</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,863</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,567</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>