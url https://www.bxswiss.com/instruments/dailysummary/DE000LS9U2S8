--- v3 (2026-03-14)
+++ v4 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R598eb52ffee04515" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R516a1baf1eaf4e3d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf194cb887f784956"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3d54228dd3134025"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R742ef1ac41d14b23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf194cb887f784956" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R460236f60eaa4105" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3d54228dd3134025" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WF00FIMAGI</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U2S8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...640 lines deleted...]
-          <x:t>112,465</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,291</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>