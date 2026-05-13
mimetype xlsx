--- v4 (2026-04-23)
+++ v5 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R516a1baf1eaf4e3d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd5d01acc926d4972" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3d54228dd3134025"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7e61451c34f144f5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R460236f60eaa4105" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3d54228dd3134025" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5806f7ee6b704aa1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7e61451c34f144f5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WF00FIMAGI</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U2S8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,221</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,146</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,654</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,418</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,798</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,674</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,067</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>