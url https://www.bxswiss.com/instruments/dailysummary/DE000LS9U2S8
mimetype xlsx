--- v5 (2026-05-13)
+++ v6 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd5d01acc926d4972" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0aaf6a1d9cbd4efe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7e61451c34f144f5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8bdf90e0ecab4f9e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5806f7ee6b704aa1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7e61451c34f144f5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R56b16eec55614ebb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8bdf90e0ecab4f9e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WF00FIMAGI</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U2S8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,961</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,403</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,563</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,652</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,463</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,717</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>