--- v6 (2026-06-02)
+++ v7 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0aaf6a1d9cbd4efe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcaa0e4b3ba6f4b03" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8bdf90e0ecab4f9e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R08a2062aae264554"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R56b16eec55614ebb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8bdf90e0ecab4f9e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdf78ee3b630b4e8c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R08a2062aae264554" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WF00FIMAGI</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U2S8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,414</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,732</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,046</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,499</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,447</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,760</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>