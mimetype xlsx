--- v7 (2026-06-23)
+++ v8 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcaa0e4b3ba6f4b03" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R798cb7d8a79d4b19" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R08a2062aae264554"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9544422dcf7e42bb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdf78ee3b630b4e8c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R08a2062aae264554" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4f725e8a665e4002" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9544422dcf7e42bb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WF00FIMAGI</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U2S8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...301 lines deleted...]
-          <x:t>123,778</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,419</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,887</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...249 lines deleted...]
-          <x:t>126,760</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,664</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>