--- v8 (2026-07-13)
+++ v9 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R798cb7d8a79d4b19" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9730fc814367491e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9544422dcf7e42bb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf552cab1e09445d3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4f725e8a665e4002" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9544422dcf7e42bb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2c4ec7a66ed54417" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf552cab1e09445d3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WF00FIMAGI</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U2S8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,813</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,258</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,193</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,202</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,311</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,162</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,229</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,428</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>