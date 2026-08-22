--- v9 (2026-08-02)
+++ v10 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9730fc814367491e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f68cb5e656d44c7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf552cab1e09445d3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf3566f9545354443"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2c4ec7a66ed54417" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf552cab1e09445d3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd59f7aaf30624832" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf3566f9545354443" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WF00FIMAGI</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U2S8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,696</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,756</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,683</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,722</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,488</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,362</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,087</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>