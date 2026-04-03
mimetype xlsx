--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c79d4243b3846d9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R05c7a22af61640e3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R59c2f253e5f644cd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2a43c7efd2fe472d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R37802fe32d304b4b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R59c2f253e5f644cd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R575b96821fa44c11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2a43c7efd2fe472d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CobaltFutureChip Picking</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U2K5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...112 lines deleted...]
-          <x:t>95,514</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,588</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,698</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,423</x:t>
-[...489 lines deleted...]
-        <x:is>
           <x:t>94,781</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...23 lines deleted...]
-          <x:t>94,767</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,820</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>