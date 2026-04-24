--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R05c7a22af61640e3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra3e8ccdbc0f74f56" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2a43c7efd2fe472d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb7dd8a61a59645cb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R575b96821fa44c11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2a43c7efd2fe472d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfad273fadea04e38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb7dd8a61a59645cb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CobaltFutureChip Picking</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U2K5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,554 +149,176 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...203 lines deleted...]
-          <x:t>94,326</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,698</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,781</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...290 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,829</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,816</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,103</x:t>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,201</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,153</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,669</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,387</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>