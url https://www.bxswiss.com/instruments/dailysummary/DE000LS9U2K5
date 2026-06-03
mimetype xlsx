--- v6 (2026-04-24)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra3e8ccdbc0f74f56" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a0c1b6651974029" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb7dd8a61a59645cb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd94eafb6cd8c4bb7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfad273fadea04e38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb7dd8a61a59645cb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6b046941e58a4336" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd94eafb6cd8c4bb7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CobaltFutureChip Picking</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U2K5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...586 lines deleted...]
-          <x:t>107,387</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,542</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>