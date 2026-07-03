--- v7 (2026-06-03)
+++ v8 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a0c1b6651974029" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra3f76e56cb1348d1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd94eafb6cd8c4bb7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9812ca3fa2344090"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6b046941e58a4336" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd94eafb6cd8c4bb7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4fa7753efc894bd9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9812ca3fa2344090" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CobaltFutureChip Picking</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U2K5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...463 lines deleted...]
-          <x:t>119,075</x:t>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,841</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,932</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>118,996</x:t>
-[...57 lines deleted...]
-        <x:is>
           <x:t>120,717</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,089</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,548</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,043</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>