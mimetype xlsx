--- v8 (2026-07-03)
+++ v9 (2026-07-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra3f76e56cb1348d1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R51e25bab742c4cf2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9812ca3fa2344090"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R77091d6919b44410"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4fa7753efc894bd9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9812ca3fa2344090" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc333622ae67645d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R77091d6919b44410" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CobaltFutureChip Picking</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U2K5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...328 lines deleted...]
-          <x:t>115,490</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,513</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>114,581</x:t>
-[...48 lines deleted...]
-          <x:t>117,115</x:t>
+          <x:t>114,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,416</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,656</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...244 lines deleted...]
-          <x:t>114,043</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,161</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>