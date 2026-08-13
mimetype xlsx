--- v9 (2026-07-24)
+++ v10 (2026-08-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R51e25bab742c4cf2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2aa98de6836346d1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R77091d6919b44410"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R682468fce9134d79"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc333622ae67645d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R77091d6919b44410" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd1898be72e7a4e75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R682468fce9134d79" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CobaltFutureChip Picking</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U2K5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...350 lines deleted...]
-          <x:t>09.07.2026</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,024</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>115,063</x:t>
-[...252 lines deleted...]
-          <x:t>116,161</x:t>
+          <x:t>115,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,099</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>