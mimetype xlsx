--- v10 (2026-08-13)
+++ v11 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2aa98de6836346d1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c6d2e34c3b14776" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R682468fce9134d79"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2fa2aebbd7d547fd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd1898be72e7a4e75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R682468fce9134d79" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R77bdffc3cdcd4f77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2fa2aebbd7d547fd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CobaltFutureChip Picking</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U2K5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,418</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,578</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,336</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,707</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,023</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,036</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,872</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>