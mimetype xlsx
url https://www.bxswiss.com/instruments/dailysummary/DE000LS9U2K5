--- v11 (2026-09-02)
+++ v12 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c6d2e34c3b14776" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rba229de673ba4e1f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2fa2aebbd7d547fd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd9c0c1f594ad4a17"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R77bdffc3cdcd4f77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2fa2aebbd7d547fd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdef1f55980684545" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd9c0c1f594ad4a17" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CobaltFutureChip Picking</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U2K5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,500 +149,95 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...306 lines deleted...]
-          <x:t>118,905</x:t>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,532</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,920</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...23 lines deleted...]
-          <x:t>117,818</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,883</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,343</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...101 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,542</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,696</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,304</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,647</x:t>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,746</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,769</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,437</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,328</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>