--- v12 (2026-09-22)
+++ v13 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rba229de673ba4e1f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfbdc2372e3cc4f22" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd9c0c1f594ad4a17"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4e4364cc6a1e4f15"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdef1f55980684545" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd9c0c1f594ad4a17" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R686fc2661b71471a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4e4364cc6a1e4f15" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CobaltFutureChip Picking</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U2K5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...58 lines deleted...]
-          <x:t>118,696</x:t>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,304</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>118,647</x:t>
-[...70 lines deleted...]
-          <x:t>120,271</x:t>
+          <x:t>118,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,468</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,333</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>119,273</x:t>
-[...436 lines deleted...]
-          <x:t>122,328</x:t>
+          <x:t>121,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,827</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>