--- v13 (2026-10-12)
+++ v14 (2026-11-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfbdc2372e3cc4f22" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbdcf7654ccef45d7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4e4364cc6a1e4f15"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7148bdd8b6d8496a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R686fc2661b71471a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4e4364cc6a1e4f15" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Red8768ee4b5a411d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7148bdd8b6d8496a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CobaltFutureChip Picking</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U2K5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,138</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,138</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,137</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,858</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,959</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,084</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,281</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>