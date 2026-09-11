--- v12 (2026-08-22)
+++ v13 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1be7fbb459144fe6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R072dba28118841aa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re99363e0bc48485a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R899941e0663b4753"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R460bb1778d7b4f2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re99363e0bc48485a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re05fd0229c7a4c87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R899941e0663b4753" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Ch-In-Ja Banken</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U2E8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...166 lines deleted...]
-          <x:t>148,906</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,609</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,946</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>147,376</x:t>
-[...11 lines deleted...]
-          <x:t>30.07.2026</x:t>
+          <x:t>149,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,322</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,837</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>148,668</x:t>
-[...48 lines deleted...]
-          <x:t>148,958</x:t>
+          <x:t>148,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,527</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,982</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>147,907</x:t>
-[...382 lines deleted...]
-          <x:t>147,848</x:t>
+          <x:t>149,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,636</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>