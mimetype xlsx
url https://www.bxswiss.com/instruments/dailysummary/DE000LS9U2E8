--- v13 (2026-09-11)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R072dba28118841aa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9599af17e7114447" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R899941e0663b4753"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5492c748ed614af2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re05fd0229c7a4c87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R899941e0663b4753" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re2468a246575471d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5492c748ed614af2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Ch-In-Ja Banken</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U2E8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,369</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,429</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,777</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +359,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,464</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,534</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,874</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>