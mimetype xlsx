--- v14 (2026-10-03)
+++ v15 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9599af17e7114447" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d5f4655e96f435d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5492c748ed614af2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R80421f6748dc4238"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re2468a246575471d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5492c748ed614af2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra49bc537cdd1475e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R80421f6748dc4238" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Ch-In-Ja Banken</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U2E8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...269 lines deleted...]
-          <x:t>15.09.2026</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,977</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>156,231</x:t>
-[...360 lines deleted...]
-          <x:t>156,874</x:t>
+          <x:t>156,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,693</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>