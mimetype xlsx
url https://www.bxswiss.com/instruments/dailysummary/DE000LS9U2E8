--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4158a00dab594177" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R627c293bb7c6407d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R24f941c918104a48"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9901191a7a914c5d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R12f75913012d4cdd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R24f941c918104a48" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R67489bba767d4f53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9901191a7a914c5d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Ch-In-Ja Banken</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U2E8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,359</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,642</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,816</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,262</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,539</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,739</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,519</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,321</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>