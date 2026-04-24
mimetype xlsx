--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R627c293bb7c6407d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9db84c3dddf44cda" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9901191a7a914c5d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3ef80797c9d64435"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R67489bba767d4f53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9901191a7a914c5d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc8e2ef952332488a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3ef80797c9d64435" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Ch-In-Ja Banken</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U2E8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,209</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,593</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,989</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,272</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,404</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,066</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,934</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,399</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>