--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9db84c3dddf44cda" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R88c957b82a32453f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3ef80797c9d64435"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R62526eb3b7e04abf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc8e2ef952332488a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3ef80797c9d64435" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re2bb37d733794e87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R62526eb3b7e04abf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Ch-In-Ja Banken</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U2E8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,563 +149,212 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...296 lines deleted...]
-          <x:t>09.04.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,859</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>134,980</x:t>
-[...151 lines deleted...]
-          <x:t>17.04.2026</x:t>
+          <x:t>137,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,859</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,209</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,129</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>21.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,411</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,762</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,071</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,095</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,324</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,859</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,255</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>