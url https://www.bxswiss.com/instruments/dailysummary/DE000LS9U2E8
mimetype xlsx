--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R88c957b82a32453f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7fa344c9b4e644b9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R62526eb3b7e04abf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra4a5d6c1fc77432e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re2bb37d733794e87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R62526eb3b7e04abf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0db2269cd10f4d92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra4a5d6c1fc77432e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Ch-In-Ja Banken</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U2E8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,572 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...122 lines deleted...]
-          <x:t>134,730</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,962</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,129</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...455 lines deleted...]
-          <x:t>139,255</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,217</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>