--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7fa344c9b4e644b9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c69ff2f6f8d43e1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra4a5d6c1fc77432e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5057a2a090b54d4f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0db2269cd10f4d92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra4a5d6c1fc77432e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R906966967d3f4baf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5057a2a090b54d4f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Ch-In-Ja Banken</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U2E8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,408 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...356 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,946</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,479</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,842</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -690,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,316</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,603</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,283</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>