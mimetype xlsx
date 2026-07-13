--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c69ff2f6f8d43e1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4991a8b3c1d44183" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5057a2a090b54d4f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R49c1e738b9a2444f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R906966967d3f4baf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5057a2a090b54d4f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd39bb22af81245d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R49c1e738b9a2444f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Ch-In-Ja Banken</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U2E8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,107</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,566</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,852</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,370</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,491</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,341</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,191</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,076</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>