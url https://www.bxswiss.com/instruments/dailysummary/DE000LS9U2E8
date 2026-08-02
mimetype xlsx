--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4991a8b3c1d44183" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1e59bfe3b4254f16" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R49c1e738b9a2444f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R305035dd76c64c45"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd39bb22af81245d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R49c1e738b9a2444f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra5f4a96d1d2f4dcd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R305035dd76c64c45" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Ch-In-Ja Banken</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U2E8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,614</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,249</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,308</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,068</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,343</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,242</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,297</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,357</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>