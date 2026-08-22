--- v11 (2026-08-02)
+++ v12 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1e59bfe3b4254f16" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1be7fbb459144fe6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R305035dd76c64c45"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re99363e0bc48485a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra5f4a96d1d2f4dcd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R305035dd76c64c45" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R460bb1778d7b4f2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re99363e0bc48485a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Ch-In-Ja Banken</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U2E8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,666</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,572</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,618</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,339</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,998</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,011</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,848</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>