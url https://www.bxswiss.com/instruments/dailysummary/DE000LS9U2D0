--- v5 (2026-03-15)
+++ v6 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb6cfca88797d4b71" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R012d9789c5a84a73" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7b060bb4c6f14e01"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc31101a2ec8c4e84"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3424325e75ff49f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7b060bb4c6f14e01" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7e9f1e22cf9c43e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc31101a2ec8c4e84" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>JI-US-EQUITY-DIAMONDS-20</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U2D0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,326</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,692</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,472</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,888</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,928</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>