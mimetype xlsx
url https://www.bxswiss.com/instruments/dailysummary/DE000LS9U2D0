--- v6 (2026-04-05)
+++ v7 (2026-04-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R012d9789c5a84a73" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf8def2e0175b484e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc31101a2ec8c4e84"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbec45f246f0548c5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7e9f1e22cf9c43e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc31101a2ec8c4e84" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re87f9f742df14b7b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbec45f246f0548c5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>JI-US-EQUITY-DIAMONDS-20</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U2D0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,222</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,271</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,593</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,603</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +305,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,911</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,192</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,899</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,511</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>