--- v7 (2026-04-27)
+++ v8 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf8def2e0175b484e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R754dcc2be1294f32" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbec45f246f0548c5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc9213b063aa24e47"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re87f9f742df14b7b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbec45f246f0548c5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6d558865b692402b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc9213b063aa24e47" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>JI-US-EQUITY-DIAMONDS-20</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U2D0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.03.2026</x:t>
-[...532 lines deleted...]
-          <x:t>94,511</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,690</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>