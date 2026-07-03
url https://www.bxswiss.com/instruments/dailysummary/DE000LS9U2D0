--- v8 (2026-06-10)
+++ v9 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R754dcc2be1294f32" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6069c2cee4344919" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc9213b063aa24e47"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R477a6cbc506c4e9b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6d558865b692402b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc9213b063aa24e47" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb4aed5028e28412c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R477a6cbc506c4e9b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>JI-US-EQUITY-DIAMONDS-20</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U2D0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...355 lines deleted...]
-          <x:t>104,457</x:t>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,498</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,513</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...195 lines deleted...]
-          <x:t>101,690</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,173</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>