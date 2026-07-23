--- v9 (2026-07-03)
+++ v10 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6069c2cee4344919" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5469fd3ac0b4359" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R477a6cbc506c4e9b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R27b5777454bc49ba"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb4aed5028e28412c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R477a6cbc506c4e9b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfc52988bc16a47aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R27b5777454bc49ba" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>JI-US-EQUITY-DIAMONDS-20</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U2D0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...14 lines deleted...]
-          <x:t>104,203</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,629</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.06.2026</x:t>
-[...26 lines deleted...]
-          <x:t>03.06.2026</x:t>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,892</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,894</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>105,756</x:t>
-[...549 lines deleted...]
-          <x:t>105,173</x:t>
+          <x:t>104,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,626</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>