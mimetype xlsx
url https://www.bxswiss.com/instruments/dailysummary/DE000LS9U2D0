--- v10 (2026-07-23)
+++ v11 (2026-08-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5469fd3ac0b4359" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R81a08e33fb6744af" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R27b5777454bc49ba"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc4b5d2a5e929455f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfc52988bc16a47aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R27b5777454bc49ba" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rec7e55927de54bb3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc4b5d2a5e929455f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>JI-US-EQUITY-DIAMONDS-20</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U2D0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,363</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,204</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,998</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -744,50 +339,428 @@
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,892</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,894</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,626</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,892</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,894</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,626</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>