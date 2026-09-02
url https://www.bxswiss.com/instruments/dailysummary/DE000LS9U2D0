--- v11 (2026-08-13)
+++ v12 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R81a08e33fb6744af" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8fa0d1ac796845d3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc4b5d2a5e929455f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3f404f0a64e34967"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rec7e55927de54bb3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc4b5d2a5e929455f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5a60e326832642c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3f404f0a64e34967" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>JI-US-EQUITY-DIAMONDS-20</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U2D0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,172 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...16 lines deleted...]
-          <x:t>104,626</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>