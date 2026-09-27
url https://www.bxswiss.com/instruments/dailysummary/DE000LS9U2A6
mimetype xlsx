--- v14 (2026-09-06)
+++ v15 (2026-09-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2bed227c0bbd4a8c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3de8158f6c134f76" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re71b8f63b34249fc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Racc24fb8f33e47f9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R080185db7f6c4fd2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re71b8f63b34249fc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7c3eaab8cd0947c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Racc24fb8f33e47f9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>KI Aktien Momentum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U2A6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,789</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,019</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,019</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,453</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,199</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,360</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>