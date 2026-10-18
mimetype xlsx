--- v15 (2026-09-27)
+++ v16 (2026-10-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3de8158f6c134f76" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc3d8b4f6776c4575" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Racc24fb8f33e47f9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra8d01715662247f8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7c3eaab8cd0947c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Racc24fb8f33e47f9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf6dfaf6e5acb40f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra8d01715662247f8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>KI Aktien Momentum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U2A6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>16.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,746</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,898</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,372</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,689</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,469</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,123</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,900</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>