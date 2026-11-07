--- v16 (2026-10-18)
+++ v17 (2026-11-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc3d8b4f6776c4575" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf7a725d96b744325" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra8d01715662247f8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb9b611260b944efb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf6dfaf6e5acb40f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra8d01715662247f8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R34f077b1be7a46f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb9b611260b944efb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>KI Aktien Momentum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U2A6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,478 +149,100 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.09.2026</x:t>
-[...112 lines deleted...]
-          <x:t>102,540</x:t>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,129</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,576</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,130</x:t>
-[...237 lines deleted...]
-          <x:t>102,554</x:t>
+          <x:t>103,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,064</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...57 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,554</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,609</x:t>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,512</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,614</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,749</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>