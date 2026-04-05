--- v6 (2026-03-15)
+++ v7 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf20b10d4258b4429" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R631a1570b08e465f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R29c3945898974d7f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd875c44d92f34feb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra6b73d1404a948e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R29c3945898974d7f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd7b2f0143c854563" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd875c44d92f34feb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>KI Aktien Momentum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U2A6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...14 lines deleted...]
-          <x:t>102,836</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,925</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...563 lines deleted...]
-          <x:t>101,917</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,875</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>