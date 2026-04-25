--- v7 (2026-04-05)
+++ v8 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R631a1570b08e465f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5530c340e22449c9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd875c44d92f34feb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7da25c7bbf1344e2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd7b2f0143c854563" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd875c44d92f34feb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3f7c6eac65e44349" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7da25c7bbf1344e2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>KI Aktien Momentum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U2A6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,317</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,781</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,014</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,713</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,858</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>