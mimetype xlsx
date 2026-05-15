--- v8 (2026-04-25)
+++ v9 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5530c340e22449c9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd593488ec13447e2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7da25c7bbf1344e2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rda7f53d634134acb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3f7c6eac65e44349" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7da25c7bbf1344e2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6715426471c647ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rda7f53d634134acb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>KI Aktien Momentum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U2A6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.03.2026</x:t>
-[...68 lines deleted...]
-          <x:t>103,052</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,343</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,220</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>103,280</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,512</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,350</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...482 lines deleted...]
-          <x:t>103,858</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,514</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>