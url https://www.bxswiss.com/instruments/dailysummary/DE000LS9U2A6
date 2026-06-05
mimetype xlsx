--- v9 (2026-05-15)
+++ v10 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd593488ec13447e2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R349222cf7261422b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rda7f53d634134acb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra6e2d24559eb4180"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6715426471c647ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rda7f53d634134acb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R73112f8661644de8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra6e2d24559eb4180" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>KI Aktien Momentum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U2A6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...161 lines deleted...]
-          <x:t>21.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,512</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,606</x:t>
-[...193 lines deleted...]
-          <x:t>103,162</x:t>
+          <x:t>103,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,254</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,393</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...35 lines deleted...]
-          <x:t>103,380</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,726</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,207</x:t>
-[...166 lines deleted...]
-          <x:t>103,514</x:t>
+          <x:t>103,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,744</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>