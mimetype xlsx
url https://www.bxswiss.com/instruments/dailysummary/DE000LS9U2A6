--- v10 (2026-06-05)
+++ v11 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R349222cf7261422b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf8432a7c044e4645" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra6e2d24559eb4180"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra67fb2fbcc5f41a0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R73112f8661644de8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra6e2d24559eb4180" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1828e66650bb441a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra67fb2fbcc5f41a0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>KI Aktien Momentum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U2A6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...112 lines deleted...]
-          <x:t>103,316</x:t>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,161</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,466</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...492 lines deleted...]
-          <x:t>103,744</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,280</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>