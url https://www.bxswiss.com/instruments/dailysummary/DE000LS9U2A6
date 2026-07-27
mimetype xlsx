--- v11 (2026-07-07)
+++ v12 (2026-07-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf8432a7c044e4645" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R655e9a596cc04592" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra67fb2fbcc5f41a0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R98d17ca064e34690"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1828e66650bb441a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra67fb2fbcc5f41a0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf534712b074b46fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R98d17ca064e34690" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>KI Aktien Momentum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U2A6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.06.2026</x:t>
-[...36 lines deleted...]
-          <x:t>104,082</x:t>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,297</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,646</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>104,006</x:t>
-[...539 lines deleted...]
-          <x:t>102,280</x:t>
+          <x:t>102,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,084</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>