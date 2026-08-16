--- v12 (2026-07-27)
+++ v13 (2026-08-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R655e9a596cc04592" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9af8929057e14768" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R98d17ca064e34690"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R51ac62fc605f4c8d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf534712b074b46fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R98d17ca064e34690" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcc2c14d0afa0431b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R51ac62fc605f4c8d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>KI Aktien Momentum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U2A6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>16.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,926</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,497</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,993</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,406</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,658</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,048</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,841</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>