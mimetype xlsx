--- v13 (2026-08-16)
+++ v14 (2026-09-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9af8929057e14768" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2bed227c0bbd4a8c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R51ac62fc605f4c8d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re71b8f63b34249fc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcc2c14d0afa0431b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R51ac62fc605f4c8d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R080185db7f6c4fd2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re71b8f63b34249fc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>KI Aktien Momentum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U2A6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>05.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,754</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,838</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,333</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,463</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,871</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,933</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,806</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,376</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>