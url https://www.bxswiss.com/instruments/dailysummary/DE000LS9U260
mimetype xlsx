--- v14 (2026-08-22)
+++ v15 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdd6d6621b9994506" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9948dddd7f844040" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R10398e58cacc4298"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re9db897031de4568"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf19e59417aee4067" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R10398e58cacc4298" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R20250de5002d45b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re9db897031de4568" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BT Computed Germany</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U260</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,036</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,066</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,596</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,069</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,592</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,288</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,453</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,505</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>