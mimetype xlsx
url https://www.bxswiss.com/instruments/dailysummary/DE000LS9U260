--- v15 (2026-09-11)
+++ v16 (2026-10-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9948dddd7f844040" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd985e6b5b0ed49be" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re9db897031de4568"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc017f6b0a4b54faa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R20250de5002d45b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re9db897031de4568" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbecaf85acca1476b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc017f6b0a4b54faa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BT Computed Germany</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U260</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,519</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,012</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,129</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,152</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,686</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,254</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,629</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>