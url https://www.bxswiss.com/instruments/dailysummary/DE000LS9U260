--- v16 (2026-10-01)
+++ v17 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd985e6b5b0ed49be" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9615f7c4c0ca4167" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc017f6b0a4b54faa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R163f53503666434c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbecaf85acca1476b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc017f6b0a4b54faa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc17a7efdbc124b4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R163f53503666434c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BT Computed Germany</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U260</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,184</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,267</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,627</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,856</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,801</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,898</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>