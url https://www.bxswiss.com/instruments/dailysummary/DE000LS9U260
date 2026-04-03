--- v6 (2026-03-14)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R70449114e4224a96" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra3fae5232c574ffc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3fc4a82edbdb4a29"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R91545f0a824946e5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re7c6eff3359e47a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3fc4a82edbdb4a29" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf28dd09ed56f4ecb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R91545f0a824946e5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BT Computed Germany</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U260</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,443 +149,65 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...171 lines deleted...]
-          <x:t>197,360</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,841</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>195,369</x:t>
-[...209 lines deleted...]
-        <x:is>
           <x:t>191,141</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,616</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,012</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,064</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,957</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,222</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,724</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>