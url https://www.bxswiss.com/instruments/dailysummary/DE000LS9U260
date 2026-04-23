--- v7 (2026-04-03)
+++ v8 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra3fae5232c574ffc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R175f0b2602cf4975" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R91545f0a824946e5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4dcac247d5ab4aae"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf28dd09ed56f4ecb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R91545f0a824946e5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdff2078089764fb1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4dcac247d5ab4aae" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BT Computed Germany</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U260</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,917</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,953</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,579</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,448</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,188</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,043</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,263</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,457</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>