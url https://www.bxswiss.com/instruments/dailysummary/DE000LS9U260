--- v8 (2026-04-23)
+++ v9 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R175f0b2602cf4975" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re1f56d27062044f1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4dcac247d5ab4aae"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R128149a4feae4519"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdff2078089764fb1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4dcac247d5ab4aae" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8b19cb633bd648b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R128149a4feae4519" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BT Computed Germany</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U260</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,822</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,784</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,551</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,011</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,898</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,489</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,400</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>