--- v9 (2026-05-13)
+++ v10 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re1f56d27062044f1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb292d533e4734666" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R128149a4feae4519"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf264bafb67b84b99"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8b19cb633bd648b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R128149a4feae4519" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb5d066463e884cf4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf264bafb67b84b99" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BT Computed Germany</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U260</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,389</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,994</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,941</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,753</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,691</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,684</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>