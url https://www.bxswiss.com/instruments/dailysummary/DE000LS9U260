--- v10 (2026-06-02)
+++ v11 (2026-06-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb292d533e4734666" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R00d1ffdf3cbb4596" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf264bafb67b84b99"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2dc3e9c430634c87"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb5d066463e884cf4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf264bafb67b84b99" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra672df4ec56e4abf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2dc3e9c430634c87" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BT Computed Germany</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U260</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,392</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,829</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,841</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,375</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +305,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,653</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,453</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>