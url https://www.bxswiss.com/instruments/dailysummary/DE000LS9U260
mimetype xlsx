--- v11 (2026-06-22)
+++ v12 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R00d1ffdf3cbb4596" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ef1483313db4ea3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2dc3e9c430634c87"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0d0661becb6f458f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra672df4ec56e4abf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2dc3e9c430634c87" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdba136444ffe46d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0d0661becb6f458f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BT Computed Germany</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U260</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,142</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,683</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,141</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,743</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,903</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>