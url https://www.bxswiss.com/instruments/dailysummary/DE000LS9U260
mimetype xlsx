--- v12 (2026-07-13)
+++ v13 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ef1483313db4ea3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R561679d445774504" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0d0661becb6f458f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R84320fae37324eb8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdba136444ffe46d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0d0661becb6f458f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc9b8263431504b4b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R84320fae37324eb8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BT Computed Germany</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U260</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,846</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,218</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,178</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,876</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,366</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,206</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>