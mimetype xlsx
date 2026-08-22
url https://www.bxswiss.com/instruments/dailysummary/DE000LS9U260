--- v13 (2026-08-02)
+++ v14 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R561679d445774504" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdd6d6621b9994506" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R84320fae37324eb8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R10398e58cacc4298"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc9b8263431504b4b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R84320fae37324eb8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf19e59417aee4067" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R10398e58cacc4298" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BT Computed Germany</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U260</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,532 +149,154 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...9 lines deleted...]
-          <x:t>225,218</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,176</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,178</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...462 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,719</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,157</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,403</x:t>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,463</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,497</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,476</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,194</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>