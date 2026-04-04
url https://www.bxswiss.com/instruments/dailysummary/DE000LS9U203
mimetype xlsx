--- v4 (2026-03-14)
+++ v5 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd70fa52cf8de4635" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R317e4ef9307944c1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5abbc17b21a74168"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R72019768a3b34d53"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5357ad48b6224b47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5abbc17b21a74168" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R871d509d598948f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R72019768a3b34d53" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Globale Effizienz-Strategen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U203</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...134 lines deleted...]
-          <x:t>17.02.2026</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,371</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,969</x:t>
-[...495 lines deleted...]
-          <x:t>99,989</x:t>
+          <x:t>97,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,066</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>