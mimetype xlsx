--- v5 (2026-04-04)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R317e4ef9307944c1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R055937da154f4bb2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R72019768a3b34d53"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R34321cef99ed45ef"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R871d509d598948f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R72019768a3b34d53" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R119fcbc4fe3e4c48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R34321cef99ed45ef" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Globale Effizienz-Strategen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U203</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,371</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,008</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,801</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,331</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,669</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,154</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>