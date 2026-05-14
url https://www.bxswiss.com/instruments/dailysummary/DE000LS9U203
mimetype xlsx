--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R055937da154f4bb2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5b38175aa284f1b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R34321cef99ed45ef"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc5c7403a75ae483f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R119fcbc4fe3e4c48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R34321cef99ed45ef" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf5d0f23255bc4243" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc5c7403a75ae483f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Globale Effizienz-Strategen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U203</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,322</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,853</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,204</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,695</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,051</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,222</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,884</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,492</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>