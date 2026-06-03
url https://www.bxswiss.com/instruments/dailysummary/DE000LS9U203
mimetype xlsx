--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5b38175aa284f1b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7066b06d910f4740" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc5c7403a75ae483f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R18b0cdaa0da84d78"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf5d0f23255bc4243" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc5c7403a75ae483f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raede4b3f3cfc4717" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R18b0cdaa0da84d78" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Globale Effizienz-Strategen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U203</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,247</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,437</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,454</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,653</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,729</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>