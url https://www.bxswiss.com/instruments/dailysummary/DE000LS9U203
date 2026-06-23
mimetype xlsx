--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7066b06d910f4740" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbfe51c76db564e0c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R18b0cdaa0da84d78"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra5a191ef364441ea"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raede4b3f3cfc4717" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R18b0cdaa0da84d78" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5508fd3650134850" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra5a191ef364441ea" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Globale Effizienz-Strategen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U203</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,638</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,266</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,394</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,056</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,432</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,729</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,023</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,667</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>