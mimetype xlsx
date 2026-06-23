--- v9 (2026-06-23)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbfe51c76db564e0c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb65f6ff023814c5e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra5a191ef364441ea"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf9202deb31954af1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5508fd3650134850" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra5a191ef364441ea" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf40b2bcd1e0c4945" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf9202deb31954af1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Globale Effizienz-Strategen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U203</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,77 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,321</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,849</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +683,58 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,952</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,974</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>