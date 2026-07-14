--- v10 (2026-06-23)
+++ v11 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb65f6ff023814c5e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e58650b0fd34daf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf9202deb31954af1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re8117ddd769e4e12"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf40b2bcd1e0c4945" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf9202deb31954af1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R70d01cee887e4ea8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re8117ddd769e4e12" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Globale Effizienz-Strategen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U203</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,118</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,728</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,619</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,698</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>