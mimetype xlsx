--- v11 (2026-07-14)
+++ v12 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e58650b0fd34daf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcecf73a2f5174c9a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re8117ddd769e4e12"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R265d158b9a3b4ec8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R70d01cee887e4ea8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re8117ddd769e4e12" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3a216263dc804e84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R265d158b9a3b4ec8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Globale Effizienz-Strategen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U203</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,579 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...166 lines deleted...]
-          <x:t>115,415</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,807</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,952</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>114,660</x:t>
-[...48 lines deleted...]
-          <x:t>115,294</x:t>
+          <x:t>115,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,284</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,302</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>115,087</x:t>
-[...350 lines deleted...]
-          <x:t>116,698</x:t>
+          <x:t>114,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,970</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>