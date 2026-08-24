--- v12 (2026-08-03)
+++ v13 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcecf73a2f5174c9a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6863c18d6c75448b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R265d158b9a3b4ec8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbc73b5794bac4b24"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3a216263dc804e84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R265d158b9a3b4ec8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc57085916a1c4a6c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbc73b5794bac4b24" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Globale Effizienz-Strategen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U203</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,415 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...363 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,621</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,668</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -697,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,438</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,416</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,271</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>