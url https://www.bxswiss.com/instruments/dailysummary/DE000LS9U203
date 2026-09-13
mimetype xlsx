--- v13 (2026-08-24)
+++ v14 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6863c18d6c75448b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6584eacd0d6847c9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbc73b5794bac4b24"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd222874302b944fe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc57085916a1c4a6c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbc73b5794bac4b24" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcc42294012b34dd6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd222874302b944fe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Globale Effizienz-Strategen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U203</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,858</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,717</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,358</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,764</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,374</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,626</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,183</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>