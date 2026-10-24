--- v14 (2026-09-13)
+++ v15 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6584eacd0d6847c9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf0318ba285741f3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd222874302b944fe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8d8d0479f7ee40ca"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcc42294012b34dd6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd222874302b944fe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7db3a703de5b4d76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8d8d0479f7ee40ca" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Globale Effizienz-Strategen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9U203</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...586 lines deleted...]
-          <x:t>119,183</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,094</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>